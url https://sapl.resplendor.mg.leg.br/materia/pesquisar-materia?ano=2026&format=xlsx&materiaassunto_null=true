--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -10,98 +10,173 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="41">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Nemias Martins de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/203/cmr_027492.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE O PAGAMENTO, EXECUÇÃO, FISCALIZAÇÃO E PRESTAÇÃO DE CONTAS DAS EMENDAS PARLAMENTARES IMPOSITIVAS INDICADAS AO ORÇAMENTO ANUAL PELO PODER LEGISLATIVO PROVIDENCIAS E DÁ OUTRAS.</t>
+  </si>
+  <si>
     <t>202</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Nemias Martins de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/202/plo_001-2026.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/202/plo_001-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL E ANUAL DOS SERVIDORES PÚBLICOS ATIVOS E INATIVOS DO PODER EXECUTIVO, AGENTES POLÍTICOS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE RESPLENDOR.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/205/res_001-2026_-_dispoe_sobre_revisao_anual_dos_valoresdos_subsidios_dos_vereadores_do_municipio_de_resplendor..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO ANUAL DOS VALORES DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE RESPLENDOR.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INSTITUI VERBA INDENIZATÓRIA PARA EXERCÍCIO DE ATIVIDADE PARLAMENTAR – VIAP, NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto Total</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/204/veto_001-2026_-_veto_total_a_redacao_final_de_projeto_de_lei_no_035_de_16_de_dezembro_de_2025_que_dispoe_sobre_a_afetacao_do_imovel_situado_na_avenida_olegario_maciel_no_378_cent.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL A REDAÇÃO FINAL DE PROJETO DE LEI Nº 035, DE 16 DE DEZEMBRO DE 2025, QUE DISPÕE SOBRE A AFETAÇÃO DO IMÓVEL SITUADO NA AVENIDA OLEGÁRIO MACIEL, Nº 378, CENTRO, DESTINADO AO FUNCIONAMENTO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG, COMO BEM PÚBLICO DE USO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CFOTCSP - Comissão de Finanças, Orçamento, Tomada de Contas e Serviços Públicos, CLJR - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>REJEITA A MENSAGEM DE VETO 01/2026, CONCERNENTE A REDAÇÃO FINAL DE PROJETO DE LEI Nº 035, DE 16 DE DEZEMBRO DE 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -405,69 +480,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/202/plo_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/203/cmr_027492.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/202/plo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/205/res_001-2026_-_dispoe_sobre_revisao_anual_dos_valoresdos_subsidios_dos_vereadores_do_municipio_de_resplendor..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/204/veto_001-2026_-_veto_total_a_redacao_final_de_projeto_de_lei_no_035_de_16_de_dezembro_de_2025_que_dispoe_sobre_a_afetacao_do_imovel_situado_na_avenida_olegario_maciel_no_378_cent.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="172" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="253.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -478,53 +553,188 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" t="s">
+        <v>40</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>