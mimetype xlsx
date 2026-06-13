--- v1 (2026-04-06)
+++ v2 (2026-06-13)
@@ -10,143 +10,311 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="97">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nemias Martins de Souza</t>
   </si>
   <si>
     <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/203/cmr_027492.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PAGAMENTO, EXECUÇÃO, FISCALIZAÇÃO E PRESTAÇÃO DE CONTAS DAS EMENDAS PARLAMENTARES IMPOSITIVAS INDICADAS AO ORÇAMENTO ANUAL PELO PODER LEGISLATIVO PROVIDENCIAS E DÁ OUTRAS.</t>
   </si>
   <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/214/plc_002-2026_-_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICIPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/215/plc_003-2026_-_institui_area_de_expansao_urbana_da_sede_do_municipio_de_resplendor_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI ÁREA DE EXPANSÃO URBANA DA SEDE DO MUNICIPIO DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>202</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/202/plo_001-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL E ANUAL DOS SERVIDORES PÚBLICOS ATIVOS E INATIVOS DO PODER EXECUTIVO, AGENTES POLÍTICOS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE RESPLENDOR.</t>
   </si>
   <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>Cínthia Tonani</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/208/plo_002-2026_-.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS DESTINADOS A GESTANTES, SEUS ACOMPANHANTES E RESPONSÁVEIS POR CRIANÇAS DE 0 A 6 MESES, A SEREM MINISTRADAS NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO E NOS PROGRAMAS VOLTADOS À GESTAÇÃO VINCULADOS ÀS DEMAIS SECRETARIAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>Juninho Tibias</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/209/plo_003-2026_-.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO ESPORTIVA, CULTURAL E SOCIAL FLAMENGUINHO.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/211/plo_005-2026_-.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE RESPLENDOR (REFIS/2026) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Marcos Antônio, Professor Fabrício</t>
+  </si>
+  <si>
+    <t>CONSIDERA UTILIDADE PÚBLICA MUNICIPAL O VILA CALIXTO FUTEBOL CLUBE.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/213/plo_007-2026_-.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AFETAÇÃO DE BEM PÚBLICO MUNICIPAL DE USO ESPECIAL DESTINADO À SEDE DA CÂMARA MUNICIPAL DE RESPLENDOR/MG.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Marcos Antônio</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA PRÁTICA DE PIPA DESPORTIVA E CRIAÇÃO DE PIPÓDROMO NO ÂMBITO DO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/217/plo_009-2026_-.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR, MEDIANTE LICITAÇÃO, CONCESSÃO ONEROSA PARA EXPLORAÇÃO DE ESTACIONAMENTO ROTATIVO EM VIAS E LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/218/plo_010-2026_-.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI ÁREA DE EXPANSÃO URBANA DA SEDE DO MUNICÍPIO DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/219/plo_011-2026_-.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2027 DO MUNICÍPIO DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/221/plo_012-2026_-.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI GRATIFICAÇÃO PARA OS PROFISSIONAIS RESPONSÁVEIS PELAS AÇÕES, POLÍTICAS E VIGILÂNCIA EM SAÚDE NO ÂMBITO DO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>205</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/205/res_001-2026_-_dispoe_sobre_revisao_anual_dos_valoresdos_subsidios_dos_vereadores_do_municipio_de_resplendor..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS VALORES DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE RESPLENDOR.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>2</t>
-[...4 lines deleted...]
-  <si>
     <t>INSTITUI VERBA INDENIZATÓRIA PARA EXERCÍCIO DE ATIVIDADE PARLAMENTAR – VIAP, NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/220/res_003-2026_-.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E ADMINISTRATIVA DA CÂMARA MUNICIPAL DE RESPLENDOR/MG, ESTABELECE PRINCÍPIOS DE SEGREGAÇÃO DE FUNÇÕES, DEFINE COMPETÊNCIAS ADMINISTRATIVAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/222/res_004-2026_-_regulamenta_a_aplicacao_da_lei_federal_no_12.527_de_18_de_novembro_de_2011_no_ambito_da_camara_municipal_de_resplendor_institui_o_servico_de_informacao_ao_cidadao_.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A APLICAÇÃO DA LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011, NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR, INSTITUI O SERVIÇO DE INFORMAÇÃO AO CIDADÃO – SIC E ESTABELECE PROCEDIMENTOS DE ACESSO À INFORMAÇÃO.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
     <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/204/veto_001-2026_-_veto_total_a_redacao_final_de_projeto_de_lei_no_035_de_16_de_dezembro_de_2025_que_dispoe_sobre_a_afetacao_do_imovel_situado_na_avenida_olegario_maciel_no_378_cent.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL A REDAÇÃO FINAL DE PROJETO DE LEI Nº 035, DE 16 DE DEZEMBRO DE 2025, QUE DISPÕE SOBRE A AFETAÇÃO DO IMÓVEL SITUADO NA AVENIDA OLEGÁRIO MACIEL, Nº 378, CENTRO, DESTINADO AO FUNCIONAMENTO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG, COMO BEM PÚBLICO DE USO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
@@ -480,56 +648,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/203/cmr_027492.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/202/plo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/205/res_001-2026_-_dispoe_sobre_revisao_anual_dos_valoresdos_subsidios_dos_vereadores_do_municipio_de_resplendor..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/204/veto_001-2026_-_veto_total_a_redacao_final_de_projeto_de_lei_no_035_de_16_de_dezembro_de_2025_que_dispoe_sobre_a_afetacao_do_imovel_situado_na_avenida_olegario_maciel_no_378_cent.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/203/cmr_027492.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/214/plc_002-2026_-_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/215/plc_003-2026_-_institui_area_de_expansao_urbana_da_sede_do_municipio_de_resplendor_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/202/plo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/208/plo_002-2026_-.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/209/plo_003-2026_-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/211/plo_005-2026_-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/213/plo_007-2026_-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/217/plo_009-2026_-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/218/plo_010-2026_-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/219/plo_011-2026_-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/221/plo_012-2026_-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/205/res_001-2026_-_dispoe_sobre_revisao_anual_dos_valoresdos_subsidios_dos_vereadores_do_municipio_de_resplendor..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/220/res_003-2026_-.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/222/res_004-2026_-_regulamenta_a_aplicacao_da_lei_federal_no_12.527_de_18_de_novembro_de_2011_no_ambito_da_camara_municipal_de_resplendor_institui_o_servico_de_informacao_ao_cidadao_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2026/204/veto_001-2026_-_veto_total_a_redacao_final_de_projeto_de_lei_no_035_de_16_de_dezembro_de_2025_que_dispoe_sobre_a_afetacao_do_imovel_situado_na_avenida_olegario_maciel_no_378_cent.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="253.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -561,180 +729,585 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...5 lines deleted...]
-      <c r="D6" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
+        <v>34</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" t="s">
+        <v>26</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>10</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="D17" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" t="s">
+        <v>75</v>
+      </c>
+      <c r="F19" t="s">
+        <v>76</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>38</v>
       </c>
-      <c r="F7" t="s">
+      <c r="D20" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" t="s">
+        <v>75</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>88</v>
+      </c>
+      <c r="E21" t="s">
+        <v>89</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="H22" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>