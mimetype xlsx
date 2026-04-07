--- v0 (2026-02-06)
+++ v1 (2026-04-07)
@@ -54,858 +54,858 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nemias Martins de Souza</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/155/plc_001-2025_-_altera_a_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/155/plc_001-2025_-_altera_a_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 47, DE 27 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICIPIO DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/</t>
   </si>
   <si>
     <t>FIXA O VALOR DO PISO SALARIAL MÍNIMO DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE RESPLENDOR - MG PARA O EXERCÍCIO DE 2.025, EM CONFORMIDADE COM A PORTARIA Nº 77, DE 29 DE JANEIRO DE 2025 DO MINISTÉRIO DA EDUCAÇÃO E ALTERA O ANEXO VI DA LEI COMPLEMENTAR N° 32, DE 9 DE NOVEMBRO DE 2009 – PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO E CRIA A GRATIFICAÇÃO ESPECIAL PARA OS CARGOS DE MONITOR EDUCACIONAL E BERÇARISTA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III E REVOGA O ANEXO VII DA LEI Nº 847/2009, ALTERA O ANEXO I DA LEI Nº 987/2014, ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 56/2023, ALTERA O ARTIGO 11 DA LEI Nº 1.228/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/175/plc_004-2025_-_altera_dispositivos_da_lei_complementar_n_47_de_27_de_dezembro_de_2021__dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendormg_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/175/plc_004-2025_-_altera_dispositivos_da_lei_complementar_n_47_de_27_de_dezembro_de_2021__dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendormg_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 47 DE 27 DE DEZEMBRO DE 2021 – DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/179/plc_005-2025_-_altera_dispositivos_da_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dospoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor-mg_e_da_outras_provide.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/179/plc_005-2025_-_altera_dispositivos_da_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dospoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor-mg_e_da_outras_provide.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 47, DE 27 DE DEZEMBRO DE 2021, QUE DOSPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICIPIO DE RESPLENDOR-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/183/plc_006-2025_-_dispoe_sobre_o_centro_de_atencao_psicossocial_infantojuvenil_-_caps_i_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/183/plc_006-2025_-_dispoe_sobre_o_centro_de_atencao_psicossocial_infantojuvenil_-_caps_i_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CENTRO DE ATENÇÃO PSICOSSOCIAL INFANTOJUVENIL - CAPS i DO MUNICIPIO DE RESPLENDOR-MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/184/plc_007-2025_-_altera_a_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/184/plc_007-2025_-_altera_a_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 47, DE 27 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICIPIO DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/187/plc_008-2025_-_altera_o_anexo_i_da_lei_complementar_no_56_de_27_de_dezembro_de_2023_que_dispoe_sobre_o_centro_de_atencao_psicossocial_-_caps_i_do_municipio_de_resplendor-mg_e_da_outr.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/187/plc_008-2025_-_altera_o_anexo_i_da_lei_complementar_no_56_de_27_de_dezembro_de_2023_que_dispoe_sobre_o_centro_de_atencao_psicossocial_-_caps_i_do_municipio_de_resplendor-mg_e_da_outr.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI COMPLEMENTAR N° 56 DE 27 DE DEZEMBRO DE 2023, QUE DISPÕE SOBRE O CENTRO DE ATENÇÃO PSICOSSOCIAL – CAPS I DO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no_001-2025_-_dispoe_sobre_a_formacao_do_conselho_municipal_de_saude_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no_001-2025_-_dispoe_sobre_a_formacao_do_conselho_municipal_de_saude_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMAÇÃO DO CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/126/plo_002-2025_-_dispoe_sobre_a_recomposicao_de_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_resplendor-mg_e_da_outras_proviencas.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/126/plo_002-2025_-_dispoe_sobre_a_recomposicao_de_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_resplendor-mg_e_da_outras_proviencas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DE VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICIPIO DE RESPLENDOR-MG E DÁ OUTRAS PROVIÊNCAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/127/plo0031.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/127/plo0031.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 19 DA LEI Nº 1.159, DE 25 DE JUNHO DE 2021 E ARTIGO 11 DA LEI Nº 1.216, DE 19 DE MAIO DE 2023, PARA ALTERAR A COMPOSIÇÃO DOS CONSELHOS MUNICIPAIS DE ASSISTÊNCIA SOCIAL – CMAS E DOS DIREITOS E DEFESA DA PESSOA IDOSA DE RESPLENDOR – CMDDPI.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/129/plo_004-2025_-_altera_o_incisos_i_e_viii_d_artigo_4o_da_lei_municipal_no_1078_de_21_de_maio_de_2018_que_institui_o_programa_de_estagio_remunerado_e_nao_remunerado_no_ambito_do_municip.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/129/plo_004-2025_-_altera_o_incisos_i_e_viii_d_artigo_4o_da_lei_municipal_no_1078_de_21_de_maio_de_2018_que_institui_o_programa_de_estagio_remunerado_e_nao_remunerado_no_ambito_do_municip.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E VIII, DO ARTIGO 4º DA LEI MUNICIPAL Nº 1.078, DE 21 DE MAIO DE 2018, QUE INSTITUI O PROGRAMA DE ESTÁGIO REMUNERADO E NÃO-REMUNERADO NO ÂMBITO DO MUNICÍPIO DE RESPLENDOR-MG.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 997, DE 30 DE SETEMBRO DE 2014, PARA REGULAMENTAR A FIXAÇÃO DO PISO SALARIAL DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Dimas Assis</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/133/plo_006-2025_-_autoriza_as_organizacoes_da_sociedade_civil_a_remunerar_servidor_publico_na_forma_do_inciso_ii_do_art._45_da_lei_federal_n.o_13.019_de_31_de_julho_de_2014_em_decorrencia.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/133/plo_006-2025_-_autoriza_as_organizacoes_da_sociedade_civil_a_remunerar_servidor_publico_na_forma_do_inciso_ii_do_art._45_da_lei_federal_n.o_13.019_de_31_de_julho_de_2014_em_decorrencia.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AS ORGANIZAÇÕES DA SOCIEDADE CIVIL A REMUNERAR SERVIDOR PÚBLICO NA FORMA DO INCISO II DO 	ART. 45 DA LEI FEDERAL N.º 13.019, DE 31 DE JULHO DE 	2014, EM DECORRÊNCIA DE TERMOS DE COLABORAÇÃO OU DE FOMENTO CELEBRADOS COM O MUNICÍPIO DE RESPLENDOR - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/134/plo_007-2025_-_institui_o_programa_de_recuperacao_fiscal_do_municipio_de_resplendor_refis-2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/134/plo_007-2025_-_institui_o_programa_de_recuperacao_fiscal_do_municipio_de_resplendor_refis-2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE RESPLENDOR (REFIS/2025) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/135/plo_008-2025_-_institui_a_rota_turistica_trilhos_e_trilhas_do_ambito_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/135/plo_008-2025_-_institui_a_rota_turistica_trilhos_e_trilhas_do_ambito_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ROTA TURÍSTICA TRILHOS E TRILHAS DO ÂMBITO DO MUNICÍPIO DE RESPLENDOR-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/136/plo_009-2025_-_dispoe_sobre_a_politica_municipal_de_turismo_institui_o_plano_municipal_de_turismo_-_pmt_reestrutura_do_conselho_municipal_de_turismo_reorganiza_o_fundo_municipal_de_tu.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/136/plo_009-2025_-_dispoe_sobre_a_politica_municipal_de_turismo_institui_o_plano_municipal_de_turismo_-_pmt_reestrutura_do_conselho_municipal_de_turismo_reorganiza_o_fundo_municipal_de_tu.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DE TURISMO, INSTITUI O PLANO MUNICIPAL DE TURISMO - PMT, REESTRUTURA DO CONSELHO MUNICIPAL DE TURISMO, REORGANIZA O FUNDO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS NO ÂMBITO DO MUNICPIO DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Juninho Tibias</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREFERÊNCIA DE MATRÍCULA EM CRECHES E ESCOLAS PARA CRIANÇAS DIAGNOSTICADAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), COM A POSSIBILIDADE DE ESCOLHA DE INSTITUIÇÃO PRÓXIMA À RESIDÊNCIA OU AO LOCAL DO TRABALHO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Silas Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/141/plo_012-2025_-_dispoe_sobre_o_incentivo_a_leitura_da_biblia_sagrada_nas_escolas_do_municipio_de_resplendor-mg.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/141/plo_012-2025_-_dispoe_sobre_o_incentivo_a_leitura_da_biblia_sagrada_nas_escolas_do_municipio_de_resplendor-mg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INCENTIVO À LEITURA DA BIBLIA SAGRADA NAS ESCOLAS DO MUNICÍPIO DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/142/plo_013-2025_-_cria_os_componetes_do_municipio_de_resplendor_-_estado_de_minas_gerais_do_sistema_nacional_de_seguranca_alimentar_-_sesan_define_parametros_para_elaboracao_e_implementaca.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/142/plo_013-2025_-_cria_os_componetes_do_municipio_de_resplendor_-_estado_de_minas_gerais_do_sistema_nacional_de_seguranca_alimentar_-_sesan_define_parametros_para_elaboracao_e_implementaca.pdf</t>
   </si>
   <si>
     <t>CRIA OS COMPONETES DO MUNICÍPIO DE RESPLENDOR - ESTADO DE MINAS GERAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR - SISAN, DEFINE PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/143/plo_014-2025_-_da_nova_redacao_ao_artigo_108_da_lei_municipal_no_1228m_de_11_de_outubro_de_2023_acrescenta_os_artigos_121-a_e_121-b_ao_mesmo_diploma_legal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/143/plo_014-2025_-_da_nova_redacao_ao_artigo_108_da_lei_municipal_no_1228m_de_11_de_outubro_de_2023_acrescenta_os_artigos_121-a_e_121-b_ao_mesmo_diploma_legal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 108 DA LEI MUNICIPAL Nº 1.228, DE 11 DE OUTUBRO DE 2023, ACRESCENTA OS ARTIGOS 121-A E 121-B AO MESMO DIPLOMA LEGAL; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/144/plo_015-2025_-_autoriza_o_poder_executivo_municipal_a_realizacao_o_pagamento_de_gratificacao_por_desempenho_aos_profissionais_das_equipes_de_saude_bucal_da_atencao_primaria.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/144/plo_015-2025_-_autoriza_o_poder_executivo_municipal_a_realizacao_o_pagamento_de_gratificacao_por_desempenho_aos_profissionais_das_equipes_de_saude_bucal_da_atencao_primaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO O PAGAMENTO DE GRATIFICAÇÃO POR DESEMPENHO AOS PROFISSIONAIS DAS EQUIPES DE SAÚDE BUCAL DA ATENÇÃO PRIMÁRIA, COM BASE EM INCENTIVO FINANCEIRO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/145/plo_016-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/145/plo_016-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/146/plo_017-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/146/plo_017-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/148/plo_018-2025_-_dispoe_sobre_denominacao_de_logradouro_publico.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/148/plo_018-2025_-_dispoe_sobre_denominacao_de_logradouro_publico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/149/plo_019-2025_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2026_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/149/plo_019-2025_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2026_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/150/plo_020-2025_-_institui_o_programa_renda_digna_no_municipio_de_resplendor_destinado_a_inclusao_produtiva_de_cidadaos.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/150/plo_020-2025_-_institui_o_programa_renda_digna_no_municipio_de_resplendor_destinado_a_inclusao_produtiva_de_cidadaos.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA RENDA DIGNA NO MUNICÍPIO DE RESPLENDOR, DESTINADO À INCLUSÃO PRODUTIVA DE CIDADÃOS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>AUTORIZA SUBVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/157/plo_022-2025_-_da_nova_redacao_ao_artigo_19_da_lei_municipal_no_1216_de_19_de_maio_de_2023_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/157/plo_022-2025_-_da_nova_redacao_ao_artigo_19_da_lei_municipal_no_1216_de_19_de_maio_de_2023_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 19 DA LEI MUNICIPAL Nº 1.216, DE 19 DE MAIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/158/plo_023-2025_-_estabelece_os_componetes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_-_sisan_criado_pela_lei_federal_no_11346_de_15_de_setembro_de_2006..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/158/plo_023-2025_-_estabelece_os_componetes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_-_sisan_criado_pela_lei_federal_no_11346_de_15_de_setembro_de_2006..pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS COMPONETES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - SISAN, CRIADO PELA LEI FEDERAL Nº 11346, DE 15 DE SETEMBRO DE 2006.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/163/plo_024-2025_-_dispoe_sobre_a_autorizacao_do_municipio_de_resplendor_aderir_ao_consorcio_intermunicipal_de_saude_do_vale_do_rio_doce__cisdoce_ratifica_o_protocolo_de_intencoes_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/163/plo_024-2025_-_dispoe_sobre_a_autorizacao_do_municipio_de_resplendor_aderir_ao_consorcio_intermunicipal_de_saude_do_vale_do_rio_doce__cisdoce_ratifica_o_protocolo_de_intencoes_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO MUNICÍPIO DE RESPLENDOR ADERIR AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIO DOCE – CISDOCE, RATIFICA O PROTOCOLO DE INTENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/166/plo_025-2025_-_ratifica_o_protoloco_de_intencoes_e_autoriza_o_ingresso-permanencia_do_municipio_de_resplendor-mg_no_consorcio_intermunicipal_multifinalitario_do_medio_rio_doce_-_cim.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/166/plo_025-2025_-_ratifica_o_protoloco_de_intencoes_e_autoriza_o_ingresso-permanencia_do_municipio_de_resplendor-mg_no_consorcio_intermunicipal_multifinalitario_do_medio_rio_doce_-_cim.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO/PERMANÊNCIA DO MUNICÍPIO DE RESPLENDOR/MG NO CONSÓRCIO INTERMUNICIPAL MULTIFINALITÁRIO DO MÉDIO RIO DOCE – “CIM MÉDIO RIO DOCE”, BEM COMO A SUA TRANSFORMAÇÃO EM CONSÓRCIO PÚBLICO DE DIREITO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/167/plo_026-2025_-_da_nova_redacao_aos_anexos_i_e_v_da_lei_no_910_de_28_de_junho_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_define_o_sistema_de_vencimentos_dos_servidores_da_camara_mun.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/167/plo_026-2025_-_da_nova_redacao_aos_anexos_i_e_v_da_lei_no_910_de_28_de_junho_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_define_o_sistema_de_vencimentos_dos_servidores_da_camara_mun.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ANEXOS I E V DA LEI Nº 910, DE 28 DE JUNHO DE 2011, QUE DISPÕE SOBRE O PLANO DE CARGOS E DEFINE O SISTEMA DE VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Professor Fabrício</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/168/plo_027-2025_-_dispoe_sobre_denominacao_de_logradouro_publico._rua_jose_de_marins.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/168/plo_027-2025_-_dispoe_sobre_denominacao_de_logradouro_publico._rua_jose_de_marins.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/169/plo_028-2025_-_institui_no_municipio_de_resplendor_medidas_de_prevencao_conscientizacao_e_combate_a_adultizacao_e_a_exploracao_sexual.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/169/plo_028-2025_-_institui_no_municipio_de_resplendor_medidas_de_prevencao_conscientizacao_e_combate_a_adultizacao_e_a_exploracao_sexual.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE RESPLENDOR MEDIDAS DE PREVENÇÃO, CONSCIENTIZAÇÃO E COMBATE À ADULTIZAÇÃO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES NAS REDES SOCIAIS, BEM COMO À DIVULGAÇÃO E VIRALIZAÇÃO DE CONTEÚDOS QUE VIOLEM SUA DIGNIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/170/plo_029-2025_-_dispoe_sobre_a_obrigatoriedade_de_substituicao_de_sinais_sonoros_convencionais_por_sinais_musicais_ou_visuais.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/170/plo_029-2025_-_dispoe_sobre_a_obrigatoriedade_de_substituicao_de_sinais_sonoros_convencionais_por_sinais_musicais_ou_visuais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE SUBSTITUIÇÃO DE SINAIS SONOROS CONVENCIONAIS POR SINAIS MUSICAIS OU VISUAIS ADEQUADOS AOS ESTUDANTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NAS INSTITUIÇÕES DE ENSINO DO MUNICÍPIO DE RESPLENDOR/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/172/plo_030-2025_-_veda_a_nomeacao_pela_administracao_publica_direta_e_indireta_de_resplendor_de_pessoas_condenadas_por_ato_tipificado_como_causa_de_inelegibilidade_na_legislacao_federal..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/172/plo_030-2025_-_veda_a_nomeacao_pela_administracao_publica_direta_e_indireta_de_resplendor_de_pessoas_condenadas_por_ato_tipificado_como_causa_de_inelegibilidade_na_legislacao_federal..pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DE RESPLENDOR DE PESSOAS CONDENADAS POR ATO TIPIFICADO COMO CAUSA DE INELEGIBILIDADE NA LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Juninho Tibias, Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/173/plo_031-2025_-_dispoe_sobre_a_proibicao_da_execucao_de_musicas_e_videoclipes_com_letras_e_coreografias_que_facam_apologia_ao_crime_ao_uso_de_drogas_ou_expressem_conteudos_verbais_e_na.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/173/plo_031-2025_-_dispoe_sobre_a_proibicao_da_execucao_de_musicas_e_videoclipes_com_letras_e_coreografias_que_facam_apologia_ao_crime_ao_uso_de_drogas_ou_expressem_conteudos_verbais_e_na.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA EXECUÇÃO DE MÚSICAS E VIDEOCLIPES COM LETRAS E COREOGRAFIAS QUE FAÇAM APOLOGIA AO CRIME, AO USO DE DROGAS, OU EXPRESSEM CONTEÚDOS VERBAIS E NÃO VERBAIS DE CUNHO SEXUAL E ERÓTICO, EM VEÍCULOS COLETIVOS DE DIVERSÃO QUE TRANSPORTAM CRIANÇAS, POPULARMENTE CONHECIDO POR "TRENZINHO DA ALEGRIA", NO ÂMBITO DO MUNICÍPIO DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/174/plo_032-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/174/plo_032-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/178/plo_033-2025_-_dispoe_sobre_denominacao_de_logradouro_publico._rua_bila_menegussi.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/178/plo_033-2025_-_dispoe_sobre_denominacao_de_logradouro_publico._rua_bila_menegussi.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/180/plo_034-2025_-_estima_receita_e_fixa_a_despesa_do_municipio_de_resplendor_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/180/plo_034-2025_-_estima_receita_e_fixa_a_despesa_do_municipio_de_resplendor_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICIPIO DE RESPLENDOR PARA O EXERCICIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/181/plo_035-2025_-_dispoe_sobre_o_plano_plurianual_do_municipio_de_resplendor_para_o_periodo_financeiro_de_2026-2029.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/181/plo_035-2025_-_dispoe_sobre_o_plano_plurianual_do_municipio_de_resplendor_para_o_periodo_financeiro_de_2026-2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DE RESPLENDOR PARA O PERÍODO FINANCEIRO DE 2026/2029.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/182/plo_036-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/182/plo_036-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/185/plo_037-2025_-_dispoe_sobre_a_afetacao_do_imovel_situado_na_avenida_olegario_maciel_no_378_centro_destinado_ao_funcionamento_da_camara_municipal_de_resplendormg_como_bem_publico_de.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/185/plo_037-2025_-_dispoe_sobre_a_afetacao_do_imovel_situado_na_avenida_olegario_maciel_no_378_centro_destinado_ao_funcionamento_da_camara_municipal_de_resplendormg_como_bem_publico_de.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFETAÇÃO DO IMÓVEL SITUADO NA AVENIDA OLEGÁRIO MACIEL, Nº 378, CENTRO, DESTINADO AO FUNCIONAMENTO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG, COMO BEM PÚBLICO DE USO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/186/plo_038-2025_-_altera_o_anexo_i_da_lei_no_9102011_que_dispoe_sobre_o_plano_de_cargos_dos_servidores_da_camara_municipal_de_resplendormg_para_reajustar_o_vencimento_dos_cargos_de_asse.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/186/plo_038-2025_-_altera_o_anexo_i_da_lei_no_9102011_que_dispoe_sobre_o_plano_de_cargos_dos_servidores_da_camara_municipal_de_resplendormg_para_reajustar_o_vencimento_dos_cargos_de_asse.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 910/2011, QUE DISPÕE SOBRE O PLANO DE CARGOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE RESPLENDOR/MG, PARA REAJUSTAR O VENCIMENTO DOS CARGOS DE ASSESSOR JURÍDICO E ASSESSOR TÉCNICO LEGISLATIVO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/199/plo_039-2025_-_da_nova_redacao_aos_anexos_i_e_v_da_lei_no_910_de_28_de_junho_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_define_o_sistema_de_vencimentos_dos_servidores_da_camara_mun.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/199/plo_039-2025_-_da_nova_redacao_aos_anexos_i_e_v_da_lei_no_910_de_28_de_junho_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_define_o_sistema_de_vencimentos_dos_servidores_da_camara_mun.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ANEXOS I E V DA LEI Nº 910, DE 28 DE JUNHO DE 2011, QUE DISPÕE SOBRE O PLANO DE CARGOS E DEFINE O SISTEMA DE VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS, VISANDO REAJUSTE NO VENCIMENTO DOS SERVIDORES DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Celço Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/200/plo_040-2025_-_considera_utilidade_publica_municipal_o_clube_do_cavalo_de_resplendor-mg.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/200/plo_040-2025_-_considera_utilidade_publica_municipal_o_clube_do_cavalo_de_resplendor-mg.pdf</t>
   </si>
   <si>
     <t>CONSIDERA UTILIDADE PÚBLICA MUNICIPAL O CLUBE DO CAVALO DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/128/res_001-2025_-_dispoe_sobre_alteracao_da_resolucao_no_031_de_27_de_dezembro_de_2004_que_fixa_o_valor_das_diarias_para_os_membros_do_poder_legislativo.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/128/res_001-2025_-_dispoe_sobre_alteracao_da_resolucao_no_031_de_27_de_dezembro_de_2004_que_fixa_o_valor_das_diarias_para_os_membros_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA RESOLUÇÃO Nº 087, DE 30 DE DEZEMBRO DE 2015, QUE FIXA O VALOR DAS DIÁRIAS PARA OS MEMBROS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/130/res_002-2025_-_dispoe_sobre_regras_e_diretrizes_para_a_atuacao_dos_gestores_e_fisicas_de_contratos_no_ambito_da_camara_municipal_de_resplendor_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/130/res_002-2025_-_dispoe_sobre_regras_e_diretrizes_para_a_atuacao_dos_gestores_e_fisicas_de_contratos_no_ambito_da_camara_municipal_de_resplendor_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGRAS E DIRETRIZES PARA A ATUAÇÃO DOS GESTORES E FISCAIS DE CONTRATOS, NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/132/res_003-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._marlon_luiz_do_nascimento..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/132/res_003-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._marlon_luiz_do_nascimento..pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO SR. MARLON LUIZ DO NASCIMENTO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/147/res_004-2025_-_concede_titulo_de_cidadnia_honoraria_resplendoresne_ao_sr._sergio_paixao.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/147/res_004-2025_-_concede_titulo_de_cidadnia_honoraria_resplendoresne_ao_sr._sergio_paixao.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO SR. SERGIO PAIXÃO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/171/res_005-2025_-_dispoe_sobre_a_regulamentacao_do_2o_do_artigo_95_da_lei_federal_no_14.1332021_que_versa_sobre_o_procedimento_para_realizacao_de_pequenas_compras_ou_de_prestacao_de_ser.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/171/res_005-2025_-_dispoe_sobre_a_regulamentacao_do_2o_do_artigo_95_da_lei_federal_no_14.1332021_que_versa_sobre_o_procedimento_para_realizacao_de_pequenas_compras_ou_de_prestacao_de_ser.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO §2º DO ARTIGO 95 DA LEI FEDERAL Nº 14.133/2021, QUE VERSA SOBRE O PROCEDIMENTO PARA REALIZAÇÃO DE PEQUENAS COMPRAS OU DE PRESTAÇÃO DE SERVIÇOS DE PRONTO PAGAMENTO NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/176/res_006-2025_-_dispoe_sobre_a_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais_lei_federal_no_13.7092018_no_ambito_da_camara_municipal_de_resplendormg_e_da_outras_providenci.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/176/res_006-2025_-_dispoe_sobre_a_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais_lei_federal_no_13.7092018_no_ambito_da_camara_municipal_de_resplendormg_e_da_outras_providenci.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LEI FEDERAL Nº 13.709/2018) NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/177/res_007-2025_-_dispoe_sobre_a_regulamentacao_da_lei_no_14.129_de_29_de_marco_de_2021_lei_do_governo_digital_no_ambito_da_camara_municipal_de_resplendormg_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/177/res_007-2025_-_dispoe_sobre_a_regulamentacao_da_lei_no_14.129_de_29_de_marco_de_2021_lei_do_governo_digital_no_ambito_da_camara_municipal_de_resplendormg_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI Nº 14.129, DE 29 DE MARÇO DE 2021 (LEI DO GOVERNO DIGITAL), NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>CFOTCSP - Comissão de Finanças, Orçamento, Tomada de Contas e Serviços Públicos, CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/164/01_-_emenda_aditiva_-_proj._de_lei_n_021-2025_-_autoriza_subvencoes_-_comissao.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/164/01_-_emenda_aditiva_-_proj._de_lei_n_021-2025_-_autoriza_subvencoes_-_comissao.doc</t>
   </si>
   <si>
     <t>ACRESCENTE-SE ITEM 41 AO QUADRO DO ART. 1º AO PROJETO DE LEI Nº 021/2025.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>CFOTCSP - Comissão de Finanças, Orçamento, Tomada de Contas e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/165/02_-_emenda_modificativa_-_proj._de_lei_n_021-2025_-_autoriza_subvencoes_-_comissao.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/165/02_-_emenda_modificativa_-_proj._de_lei_n_021-2025_-_autoriza_subvencoes_-_comissao.doc</t>
   </si>
   <si>
     <t>MODIFICA O QUADRO CONSTANTE NO ART. 1º DO PROJETO DE LEI Nº 021/2025.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/198/13_-_emenda_modificativa_-_proj._de_lei_n_034-2025_-_altera_a_redacao_do_inciso_i_do_art._4o_do_projeto_de_lei_0342025_para_estabelecer_novo.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/198/13_-_emenda_modificativa_-_proj._de_lei_n_034-2025_-_altera_a_redacao_do_inciso_i_do_art._4o_do_projeto_de_lei_0342025_para_estabelecer_novo.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I DO ART. 4º DO PROJETO DE LEI 034/2025, PARA ESTABELECER NOVO LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES NO EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/201/14_-_emenda_modificativa_-_proj._de_lei_n_039-2025_-_modifica_o_anexo_v_do_projeto_de_lei_no_0392025_que_dispoe_sobre_a_tabela_de_progressao_dos_servidores_efetivos_atualiz.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/201/14_-_emenda_modificativa_-_proj._de_lei_n_039-2025_-_modifica_o_anexo_v_do_projeto_de_lei_no_0392025_que_dispoe_sobre_a_tabela_de_progressao_dos_servidores_efetivos_atualiz.doc</t>
   </si>
   <si>
     <t>MODIFICA O ANEXO V DO PROJETO DE LEI Nº 039/2025, QUE DISPÕE SOBRE A TABELA DE PROGRESSÃO DOS SERVIDORES EFETIVOS, ATUALIZANDO OS SÍMBOLOS E RESPECTIVOS VALORES DE VENCIMENTOS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Adimar Vasconcelos, Celço Medeiros, Célio Marques, Cesar Jr Ribeiro, Cínthia Tonani, Dimas Assis, Fabinho, Juninho Tibias, Marcos Antônio, Professor Fabrício, Silas Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/139/pdl_001-2025_-_concede_o_titulo_de_presidente_benemerito_da_camara_municipal_de_resplendor-mg_ao_ilustrissimo_senhor_jose_carlos_de_lima.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/139/pdl_001-2025_-_concede_o_titulo_de_presidente_benemerito_da_camara_municipal_de_resplendor-mg_ao_ilustrissimo_senhor_jose_carlos_de_lima.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE PRESIDENTE BENEMÉRITO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG AO ILUSTRÍSSIMO SENHOR JOSÉ CARLOS DE LIMA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>APROVA CONTAS DO MUNICÍPIO DE RESPLENDOR REFERENTES AO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>APROVA CONTAS DO MUNICÍPIO DE RESPLENDOR REFERENTES AO EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/151/pdl_004_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._jeffson_moreira_de_almeida..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/151/pdl_004_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._jeffson_moreira_de_almeida..pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO SR. JEFFSON MOREIRA DE ALMEIDA.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Adimar Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/152/pdl_005-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra._elza_alves_neves..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/152/pdl_005-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra._elza_alves_neves..pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE A SRA. ELZA ALVES NEVES.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Cesar Jr Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pdl_006-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._sandro_lucio_fonseca..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pdl_006-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._sandro_lucio_fonseca..pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO SR. SANDRO LÚCIO FONSECA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pdl_007-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra.__jaqueline_de_fatima_noboa_abreu..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pdl_007-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra.__jaqueline_de_fatima_noboa_abreu..pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE A SRA.  JAQUELINE DE FÁTIMA NOBOA ABREU.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/161/pdl_008-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._antonio_marcos_ferrari..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/161/pdl_008-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._antonio_marcos_ferrari..pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO SR. ANTONIO MARCOS FERRARI.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/162/pdl_009-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra._keila_moreira_da_cunha_barcellos..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/162/pdl_009-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra._keila_moreira_da_cunha_barcellos..pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE A SRA. KEILA MOREIRA DA CUNHA BARCELLOS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/188/03_-_emenda_01_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/188/03_-_emenda_01_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR ORÇAMENTÁRIA IMPOSITIVA AO PROJETO DE LEI 034/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/189/04_-_emenda_02_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/189/04_-_emenda_02_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/190/05_-_emenda_03_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/190/05_-_emenda_03_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/191/06_-_emenda_04_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/191/06_-_emenda_04_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/192/07_-_emenda_05_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/192/07_-_emenda_05_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/193/08_-_emenda_06_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/193/08_-_emenda_06_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/194/09_-_emenda_07_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/194/09_-_emenda_07_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/195/10_-_emenda_08_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/195/10_-_emenda_08_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/196/11_-_emenda_09_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/196/11_-_emenda_09_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Célio Marques</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1215,51 +1215,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/155/plc_001-2025_-_altera_a_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/175/plc_004-2025_-_altera_dispositivos_da_lei_complementar_n_47_de_27_de_dezembro_de_2021__dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendormg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/179/plc_005-2025_-_altera_dispositivos_da_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dospoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor-mg_e_da_outras_provide.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/183/plc_006-2025_-_dispoe_sobre_o_centro_de_atencao_psicossocial_infantojuvenil_-_caps_i_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/184/plc_007-2025_-_altera_a_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/187/plc_008-2025_-_altera_o_anexo_i_da_lei_complementar_no_56_de_27_de_dezembro_de_2023_que_dispoe_sobre_o_centro_de_atencao_psicossocial_-_caps_i_do_municipio_de_resplendor-mg_e_da_outr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no_001-2025_-_dispoe_sobre_a_formacao_do_conselho_municipal_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/126/plo_002-2025_-_dispoe_sobre_a_recomposicao_de_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_resplendor-mg_e_da_outras_proviencas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/127/plo0031.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/129/plo_004-2025_-_altera_o_incisos_i_e_viii_d_artigo_4o_da_lei_municipal_no_1078_de_21_de_maio_de_2018_que_institui_o_programa_de_estagio_remunerado_e_nao_remunerado_no_ambito_do_municip.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/133/plo_006-2025_-_autoriza_as_organizacoes_da_sociedade_civil_a_remunerar_servidor_publico_na_forma_do_inciso_ii_do_art._45_da_lei_federal_n.o_13.019_de_31_de_julho_de_2014_em_decorrencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/134/plo_007-2025_-_institui_o_programa_de_recuperacao_fiscal_do_municipio_de_resplendor_refis-2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/135/plo_008-2025_-_institui_a_rota_turistica_trilhos_e_trilhas_do_ambito_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/136/plo_009-2025_-_dispoe_sobre_a_politica_municipal_de_turismo_institui_o_plano_municipal_de_turismo_-_pmt_reestrutura_do_conselho_municipal_de_turismo_reorganiza_o_fundo_municipal_de_tu.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/141/plo_012-2025_-_dispoe_sobre_o_incentivo_a_leitura_da_biblia_sagrada_nas_escolas_do_municipio_de_resplendor-mg.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/142/plo_013-2025_-_cria_os_componetes_do_municipio_de_resplendor_-_estado_de_minas_gerais_do_sistema_nacional_de_seguranca_alimentar_-_sesan_define_parametros_para_elaboracao_e_implementaca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/143/plo_014-2025_-_da_nova_redacao_ao_artigo_108_da_lei_municipal_no_1228m_de_11_de_outubro_de_2023_acrescenta_os_artigos_121-a_e_121-b_ao_mesmo_diploma_legal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/144/plo_015-2025_-_autoriza_o_poder_executivo_municipal_a_realizacao_o_pagamento_de_gratificacao_por_desempenho_aos_profissionais_das_equipes_de_saude_bucal_da_atencao_primaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/145/plo_016-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/146/plo_017-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/148/plo_018-2025_-_dispoe_sobre_denominacao_de_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/149/plo_019-2025_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/150/plo_020-2025_-_institui_o_programa_renda_digna_no_municipio_de_resplendor_destinado_a_inclusao_produtiva_de_cidadaos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/157/plo_022-2025_-_da_nova_redacao_ao_artigo_19_da_lei_municipal_no_1216_de_19_de_maio_de_2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/158/plo_023-2025_-_estabelece_os_componetes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_-_sisan_criado_pela_lei_federal_no_11346_de_15_de_setembro_de_2006..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/163/plo_024-2025_-_dispoe_sobre_a_autorizacao_do_municipio_de_resplendor_aderir_ao_consorcio_intermunicipal_de_saude_do_vale_do_rio_doce__cisdoce_ratifica_o_protocolo_de_intencoes_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/166/plo_025-2025_-_ratifica_o_protoloco_de_intencoes_e_autoriza_o_ingresso-permanencia_do_municipio_de_resplendor-mg_no_consorcio_intermunicipal_multifinalitario_do_medio_rio_doce_-_cim.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/167/plo_026-2025_-_da_nova_redacao_aos_anexos_i_e_v_da_lei_no_910_de_28_de_junho_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_define_o_sistema_de_vencimentos_dos_servidores_da_camara_mun.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/168/plo_027-2025_-_dispoe_sobre_denominacao_de_logradouro_publico._rua_jose_de_marins.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/169/plo_028-2025_-_institui_no_municipio_de_resplendor_medidas_de_prevencao_conscientizacao_e_combate_a_adultizacao_e_a_exploracao_sexual.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/170/plo_029-2025_-_dispoe_sobre_a_obrigatoriedade_de_substituicao_de_sinais_sonoros_convencionais_por_sinais_musicais_ou_visuais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/172/plo_030-2025_-_veda_a_nomeacao_pela_administracao_publica_direta_e_indireta_de_resplendor_de_pessoas_condenadas_por_ato_tipificado_como_causa_de_inelegibilidade_na_legislacao_federal..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/173/plo_031-2025_-_dispoe_sobre_a_proibicao_da_execucao_de_musicas_e_videoclipes_com_letras_e_coreografias_que_facam_apologia_ao_crime_ao_uso_de_drogas_ou_expressem_conteudos_verbais_e_na.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/174/plo_032-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/178/plo_033-2025_-_dispoe_sobre_denominacao_de_logradouro_publico._rua_bila_menegussi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/180/plo_034-2025_-_estima_receita_e_fixa_a_despesa_do_municipio_de_resplendor_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/181/plo_035-2025_-_dispoe_sobre_o_plano_plurianual_do_municipio_de_resplendor_para_o_periodo_financeiro_de_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/182/plo_036-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/185/plo_037-2025_-_dispoe_sobre_a_afetacao_do_imovel_situado_na_avenida_olegario_maciel_no_378_centro_destinado_ao_funcionamento_da_camara_municipal_de_resplendormg_como_bem_publico_de.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/186/plo_038-2025_-_altera_o_anexo_i_da_lei_no_9102011_que_dispoe_sobre_o_plano_de_cargos_dos_servidores_da_camara_municipal_de_resplendormg_para_reajustar_o_vencimento_dos_cargos_de_asse.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/199/plo_039-2025_-_da_nova_redacao_aos_anexos_i_e_v_da_lei_no_910_de_28_de_junho_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_define_o_sistema_de_vencimentos_dos_servidores_da_camara_mun.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/200/plo_040-2025_-_considera_utilidade_publica_municipal_o_clube_do_cavalo_de_resplendor-mg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/128/res_001-2025_-_dispoe_sobre_alteracao_da_resolucao_no_031_de_27_de_dezembro_de_2004_que_fixa_o_valor_das_diarias_para_os_membros_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/130/res_002-2025_-_dispoe_sobre_regras_e_diretrizes_para_a_atuacao_dos_gestores_e_fisicas_de_contratos_no_ambito_da_camara_municipal_de_resplendor_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/132/res_003-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._marlon_luiz_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/147/res_004-2025_-_concede_titulo_de_cidadnia_honoraria_resplendoresne_ao_sr._sergio_paixao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/171/res_005-2025_-_dispoe_sobre_a_regulamentacao_do_2o_do_artigo_95_da_lei_federal_no_14.1332021_que_versa_sobre_o_procedimento_para_realizacao_de_pequenas_compras_ou_de_prestacao_de_ser.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/176/res_006-2025_-_dispoe_sobre_a_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais_lei_federal_no_13.7092018_no_ambito_da_camara_municipal_de_resplendormg_e_da_outras_providenci.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/177/res_007-2025_-_dispoe_sobre_a_regulamentacao_da_lei_no_14.129_de_29_de_marco_de_2021_lei_do_governo_digital_no_ambito_da_camara_municipal_de_resplendormg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/164/01_-_emenda_aditiva_-_proj._de_lei_n_021-2025_-_autoriza_subvencoes_-_comissao.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/165/02_-_emenda_modificativa_-_proj._de_lei_n_021-2025_-_autoriza_subvencoes_-_comissao.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/198/13_-_emenda_modificativa_-_proj._de_lei_n_034-2025_-_altera_a_redacao_do_inciso_i_do_art._4o_do_projeto_de_lei_0342025_para_estabelecer_novo.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/201/14_-_emenda_modificativa_-_proj._de_lei_n_039-2025_-_modifica_o_anexo_v_do_projeto_de_lei_no_0392025_que_dispoe_sobre_a_tabela_de_progressao_dos_servidores_efetivos_atualiz.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/139/pdl_001-2025_-_concede_o_titulo_de_presidente_benemerito_da_camara_municipal_de_resplendor-mg_ao_ilustrissimo_senhor_jose_carlos_de_lima.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/151/pdl_004_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._jeffson_moreira_de_almeida..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/152/pdl_005-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra._elza_alves_neves..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pdl_006-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._sandro_lucio_fonseca..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pdl_007-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra.__jaqueline_de_fatima_noboa_abreu..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/161/pdl_008-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._antonio_marcos_ferrari..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/162/pdl_009-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra._keila_moreira_da_cunha_barcellos..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/188/03_-_emenda_01_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/189/04_-_emenda_02_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/190/05_-_emenda_03_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/191/06_-_emenda_04_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/192/07_-_emenda_05_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/193/08_-_emenda_06_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/194/09_-_emenda_07_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/195/10_-_emenda_08_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/196/11_-_emenda_09_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/155/plc_001-2025_-_altera_a_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/175/plc_004-2025_-_altera_dispositivos_da_lei_complementar_n_47_de_27_de_dezembro_de_2021__dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendormg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/179/plc_005-2025_-_altera_dispositivos_da_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dospoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor-mg_e_da_outras_provide.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/183/plc_006-2025_-_dispoe_sobre_o_centro_de_atencao_psicossocial_infantojuvenil_-_caps_i_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/184/plc_007-2025_-_altera_a_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/187/plc_008-2025_-_altera_o_anexo_i_da_lei_complementar_no_56_de_27_de_dezembro_de_2023_que_dispoe_sobre_o_centro_de_atencao_psicossocial_-_caps_i_do_municipio_de_resplendor-mg_e_da_outr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no_001-2025_-_dispoe_sobre_a_formacao_do_conselho_municipal_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/126/plo_002-2025_-_dispoe_sobre_a_recomposicao_de_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_resplendor-mg_e_da_outras_proviencas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/127/plo0031.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/129/plo_004-2025_-_altera_o_incisos_i_e_viii_d_artigo_4o_da_lei_municipal_no_1078_de_21_de_maio_de_2018_que_institui_o_programa_de_estagio_remunerado_e_nao_remunerado_no_ambito_do_municip.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/133/plo_006-2025_-_autoriza_as_organizacoes_da_sociedade_civil_a_remunerar_servidor_publico_na_forma_do_inciso_ii_do_art._45_da_lei_federal_n.o_13.019_de_31_de_julho_de_2014_em_decorrencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/134/plo_007-2025_-_institui_o_programa_de_recuperacao_fiscal_do_municipio_de_resplendor_refis-2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/135/plo_008-2025_-_institui_a_rota_turistica_trilhos_e_trilhas_do_ambito_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/136/plo_009-2025_-_dispoe_sobre_a_politica_municipal_de_turismo_institui_o_plano_municipal_de_turismo_-_pmt_reestrutura_do_conselho_municipal_de_turismo_reorganiza_o_fundo_municipal_de_tu.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/141/plo_012-2025_-_dispoe_sobre_o_incentivo_a_leitura_da_biblia_sagrada_nas_escolas_do_municipio_de_resplendor-mg.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/142/plo_013-2025_-_cria_os_componetes_do_municipio_de_resplendor_-_estado_de_minas_gerais_do_sistema_nacional_de_seguranca_alimentar_-_sesan_define_parametros_para_elaboracao_e_implementaca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/143/plo_014-2025_-_da_nova_redacao_ao_artigo_108_da_lei_municipal_no_1228m_de_11_de_outubro_de_2023_acrescenta_os_artigos_121-a_e_121-b_ao_mesmo_diploma_legal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/144/plo_015-2025_-_autoriza_o_poder_executivo_municipal_a_realizacao_o_pagamento_de_gratificacao_por_desempenho_aos_profissionais_das_equipes_de_saude_bucal_da_atencao_primaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/145/plo_016-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/146/plo_017-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/148/plo_018-2025_-_dispoe_sobre_denominacao_de_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/149/plo_019-2025_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/150/plo_020-2025_-_institui_o_programa_renda_digna_no_municipio_de_resplendor_destinado_a_inclusao_produtiva_de_cidadaos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/157/plo_022-2025_-_da_nova_redacao_ao_artigo_19_da_lei_municipal_no_1216_de_19_de_maio_de_2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/158/plo_023-2025_-_estabelece_os_componetes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_-_sisan_criado_pela_lei_federal_no_11346_de_15_de_setembro_de_2006..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/163/plo_024-2025_-_dispoe_sobre_a_autorizacao_do_municipio_de_resplendor_aderir_ao_consorcio_intermunicipal_de_saude_do_vale_do_rio_doce__cisdoce_ratifica_o_protocolo_de_intencoes_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/166/plo_025-2025_-_ratifica_o_protoloco_de_intencoes_e_autoriza_o_ingresso-permanencia_do_municipio_de_resplendor-mg_no_consorcio_intermunicipal_multifinalitario_do_medio_rio_doce_-_cim.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/167/plo_026-2025_-_da_nova_redacao_aos_anexos_i_e_v_da_lei_no_910_de_28_de_junho_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_define_o_sistema_de_vencimentos_dos_servidores_da_camara_mun.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/168/plo_027-2025_-_dispoe_sobre_denominacao_de_logradouro_publico._rua_jose_de_marins.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/169/plo_028-2025_-_institui_no_municipio_de_resplendor_medidas_de_prevencao_conscientizacao_e_combate_a_adultizacao_e_a_exploracao_sexual.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/170/plo_029-2025_-_dispoe_sobre_a_obrigatoriedade_de_substituicao_de_sinais_sonoros_convencionais_por_sinais_musicais_ou_visuais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/172/plo_030-2025_-_veda_a_nomeacao_pela_administracao_publica_direta_e_indireta_de_resplendor_de_pessoas_condenadas_por_ato_tipificado_como_causa_de_inelegibilidade_na_legislacao_federal..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/173/plo_031-2025_-_dispoe_sobre_a_proibicao_da_execucao_de_musicas_e_videoclipes_com_letras_e_coreografias_que_facam_apologia_ao_crime_ao_uso_de_drogas_ou_expressem_conteudos_verbais_e_na.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/174/plo_032-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/178/plo_033-2025_-_dispoe_sobre_denominacao_de_logradouro_publico._rua_bila_menegussi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/180/plo_034-2025_-_estima_receita_e_fixa_a_despesa_do_municipio_de_resplendor_para_o_exercicio_financeiro_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/181/plo_035-2025_-_dispoe_sobre_o_plano_plurianual_do_municipio_de_resplendor_para_o_periodo_financeiro_de_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/182/plo_036-2025_-_autoriza_abertura_de_credito_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/185/plo_037-2025_-_dispoe_sobre_a_afetacao_do_imovel_situado_na_avenida_olegario_maciel_no_378_centro_destinado_ao_funcionamento_da_camara_municipal_de_resplendormg_como_bem_publico_de.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/186/plo_038-2025_-_altera_o_anexo_i_da_lei_no_9102011_que_dispoe_sobre_o_plano_de_cargos_dos_servidores_da_camara_municipal_de_resplendormg_para_reajustar_o_vencimento_dos_cargos_de_asse.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/199/plo_039-2025_-_da_nova_redacao_aos_anexos_i_e_v_da_lei_no_910_de_28_de_junho_de_2011_que_dispoe_sobre_o_plano_de_cargos_e_define_o_sistema_de_vencimentos_dos_servidores_da_camara_mun.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/200/plo_040-2025_-_considera_utilidade_publica_municipal_o_clube_do_cavalo_de_resplendor-mg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/128/res_001-2025_-_dispoe_sobre_alteracao_da_resolucao_no_031_de_27_de_dezembro_de_2004_que_fixa_o_valor_das_diarias_para_os_membros_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/130/res_002-2025_-_dispoe_sobre_regras_e_diretrizes_para_a_atuacao_dos_gestores_e_fisicas_de_contratos_no_ambito_da_camara_municipal_de_resplendor_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/132/res_003-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._marlon_luiz_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/147/res_004-2025_-_concede_titulo_de_cidadnia_honoraria_resplendoresne_ao_sr._sergio_paixao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/171/res_005-2025_-_dispoe_sobre_a_regulamentacao_do_2o_do_artigo_95_da_lei_federal_no_14.1332021_que_versa_sobre_o_procedimento_para_realizacao_de_pequenas_compras_ou_de_prestacao_de_ser.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/176/res_006-2025_-_dispoe_sobre_a_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais_lei_federal_no_13.7092018_no_ambito_da_camara_municipal_de_resplendormg_e_da_outras_providenci.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/177/res_007-2025_-_dispoe_sobre_a_regulamentacao_da_lei_no_14.129_de_29_de_marco_de_2021_lei_do_governo_digital_no_ambito_da_camara_municipal_de_resplendormg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/164/01_-_emenda_aditiva_-_proj._de_lei_n_021-2025_-_autoriza_subvencoes_-_comissao.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/165/02_-_emenda_modificativa_-_proj._de_lei_n_021-2025_-_autoriza_subvencoes_-_comissao.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/198/13_-_emenda_modificativa_-_proj._de_lei_n_034-2025_-_altera_a_redacao_do_inciso_i_do_art._4o_do_projeto_de_lei_0342025_para_estabelecer_novo.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/201/14_-_emenda_modificativa_-_proj._de_lei_n_039-2025_-_modifica_o_anexo_v_do_projeto_de_lei_no_0392025_que_dispoe_sobre_a_tabela_de_progressao_dos_servidores_efetivos_atualiz.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/139/pdl_001-2025_-_concede_o_titulo_de_presidente_benemerito_da_camara_municipal_de_resplendor-mg_ao_ilustrissimo_senhor_jose_carlos_de_lima.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/151/pdl_004_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._jeffson_moreira_de_almeida..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/152/pdl_005-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra._elza_alves_neves..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/153/pdl_006-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._sandro_lucio_fonseca..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/154/pdl_007-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra.__jaqueline_de_fatima_noboa_abreu..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/161/pdl_008-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_ao_sr._antonio_marcos_ferrari..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/162/pdl_009-2025_-_concede_titulo_de_cidadania_honoraria_resplendorense_a_sra._keila_moreira_da_cunha_barcellos..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/188/03_-_emenda_01_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/189/04_-_emenda_02_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/190/05_-_emenda_03_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/191/06_-_emenda_04_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/192/07_-_emenda_05_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/193/08_-_emenda_06_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/194/09_-_emenda_07_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/195/10_-_emenda_08_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2025/196/11_-_emenda_09_ao_proj._de_lei_no_034-2025_-_emenda_parlamentar_orcamentaria_impositiva_ao_projeto_de_lei_0342025_que_estima_a_receita_e_fixa_a_despesa_para_o_exer.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="154" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>