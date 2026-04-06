--- v0 (2025-12-09)
+++ v1 (2026-04-06)
@@ -54,300 +54,300 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Diogo Scarabelli</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/76/plc_001-2024_-.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/76/plc_001-2024_-.pdf</t>
   </si>
   <si>
     <t>INCLUI AS ATRIBUIÇÕES DO CARGO DE TÉCNICO DE ENFERMAGEM DO CAPS E EXCLUI AS ATRIBUIÇÕES DO CARGO DE AUXILIAR DE ENFERMAGEM DO CAPS, CONSTANTES NO ANEXO II DA LEI COMPLEMENTAR Nº 56, DE 27 DE DEZEMBRO DE 2023, QUE DISPÕE SOBRE O CENTRO DE ATENÇÃO PSICOSSOCIAL DO MUNICÍPIO DE RESPLENDOR/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/78/plc_002-2024_-_altera_o_anexo_ii_da_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_mg_e_da_outras_providenci.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/78/plc_002-2024_-_altera_o_anexo_ii_da_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_mg_e_da_outras_providenci.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR N° 47, DE 27 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/90/plc_003-2024_-_fixa_o_valor_do_piso_salarial_minimo_dos_profissionais_do_magisterio_do_municipio_de_resplendor_-_mg_para_o_exercicio_de_2.024_em_conformidade_com_a_portaria_no_61_de.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/90/plc_003-2024_-_fixa_o_valor_do_piso_salarial_minimo_dos_profissionais_do_magisterio_do_municipio_de_resplendor_-_mg_para_o_exercicio_de_2.024_em_conformidade_com_a_portaria_no_61_de.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO PISO SALARIAL MÍNIMO DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE RESPLENDOR - MG PARA O EXERCÍCIO DE 2.024, EM CONFORMIDADE COM A PORTARIA Nº 61, DE 31 DE JANEIRO DE 2024 DO MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 47 DE 27 DE DEZEMBRO DE 2021 – DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/77/plo_001-2024_-_altera_o_artigo_1o_da_lei_municipal_no_1226_de_1o_de_setembro_de_2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/77/plo_001-2024_-_altera_o_artigo_1o_da_lei_municipal_no_1226_de_1o_de_setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 1.226, DE 1º DE SETEMBRO DE 2023, PARA REGULAMENTAR A FIXAÇÃO DO PISO SALARIAL DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/79/plo_002-2024_-_dispoe_sobre_a_revisao_geral_e_anual_dos_servidores_publicos_ativos_e_inativos_do_poder_exercutivo_agentes_politicos_e_conselheiros_tutelares_do_municipio_de_resplendor.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/79/plo_002-2024_-_dispoe_sobre_a_revisao_geral_e_anual_dos_servidores_publicos_ativos_e_inativos_do_poder_exercutivo_agentes_politicos_e_conselheiros_tutelares_do_municipio_de_resplendor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL E ANUAL DOS SERVIDORES PÚBLICOS ATIVOS E INATIVOS DO PODER EXECUTIVO, AGENTES POLÍTICOS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE RESPLENDOR.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/80/plo_003-2024_-_altera_dispositivos_da_lei_no_847_de_23_de_outubro_de_2009.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/80/plo_003-2024_-_altera_dispositivos_da_lei_no_847_de_23_de_outubro_de_2009.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N.º 847, DE 23 DE OUTUBRO DE 2009.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/82/plo_004-2024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_de_2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/82/plo_004-2024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_de_2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Guilherme Moreira</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/83/plo_005-2024_-_dispoe_sobre_denominacao_de_logradouro_publico..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/83/plo_005-2024_-_dispoe_sobre_denominacao_de_logradouro_publico..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/84/plo_006-2024_-_dispoe_sobre_denominacao_de_logradouro_publico..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/84/plo_006-2024_-_dispoe_sobre_denominacao_de_logradouro_publico..pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O PERÍODO 2025/2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/87/plo_008-2024_-_dispoe_sobre_a_equiparacao_de_direitos_e_obrigacoes_dos_ocupantes_do_cargo_de_auxiliar_de_servicos_i_que_ja_estavam_desempenhando_suas_funcoes_em_escolas_publicas_municip.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/87/plo_008-2024_-_dispoe_sobre_a_equiparacao_de_direitos_e_obrigacoes_dos_ocupantes_do_cargo_de_auxiliar_de_servicos_i_que_ja_estavam_desempenhando_suas_funcoes_em_escolas_publicas_municip.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EQUIPARAÇÃO DE DIREITOS E OBRIGAÇÕES DOS OCUPANTES DO CARGO DE AUXILIAR DE SERVIÇOS I QUE JÁ ESTAVAM DESEMPENHANDO SUAS FUNÇÕES EM ESCOLAS PÚBLICAS MUNICIPAIS E CENTROS EDUCACIONAIS NA DATA DE PUBLICAÇÃO DA LEI MUNICIPAL N.º 847/2009 AOS OCUPANTES DO CARGO DE AUXILIAR DE SERVIÇO ESCOLAR.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>AUTORIZA SUBVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Clebinho Leal</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/92/plo_010-2024_-_dispoe_sobre_denominacao_de_logradouro_publico.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/92/plo_010-2024_-_dispoe_sobre_denominacao_de_logradouro_publico.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RESPLENDOR PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Márcio Magri</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA UNIDADE DE APOIO À SAÚDE DO DISTRITO DE NICOLÂNDIA DA SECRETARIA MUNICIPAL DE SAÚDE DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dimas Assis</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO FEIRA DO EMPREENDEDOR.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/115/plo_015-2024_-.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/115/plo_015-2024_-.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DO CÓDIGO DE POSTURAS DO MUNICÍPIO, LEI Nº 374, DE 25 DE AGOSTO DE 1999, QUE ESTABELECE NORMAS PARA O FUNCIONAMENTO DE FARMÁCIAS E DROGARIAS NA SEDE DO MUNICÍPIO DE RESPLENDOR.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marcos Antônio</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA AREÁ NÁUTICA E DE LAZER NA ORLA SUL DE RESPLENDOR.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/75/res_001-2024_-_dispoe_sobre_a_revisao_anual_dos_valores_dos_subsidios_dos_vereadores_do_municipio_de_resplendor.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/75/res_001-2024_-_dispoe_sobre_a_revisao_anual_dos_valores_dos_subsidios_dos_vereadores_do_municipio_de_resplendor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS VALORES DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE RESPLENDOR.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Cristina Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/81/res_002-2024_-_cria_a_galeria_lilas_no_ambito_do_poder_legislativo_do_municipio_de_resplendor_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/81/res_002-2024_-_cria_a_galeria_lilas_no_ambito_do_poder_legislativo_do_municipio_de_resplendor_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>CRIA A GALERIA LILÁS NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/88/03_-_dispoe_sobre_a_fixacao_dos_subsidios_dos_vereadores_para_a_legislatura_2025-2028_e_da_outras_providencias..doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/88/03_-_dispoe_sobre_a_fixacao_dos_subsidios_dos_vereadores_para_a_legislatura_2025-2028_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2025/2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO SR. MANOEL JANUÁRIO LEITE – MESTRE LOKA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO SR. JOSÉ LAVIOLA NETO DE LIRA.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO SR. WALACE JEFFERSON ROCHA GOMES - MESTRE COBI.</t>
   </si>
   <si>
     <t>99</t>
   </si>
@@ -414,63 +414,63 @@
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS À LEI ORGÂNICA DO MUNICÍPIO DE RESPLENDOR, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/86/01_-_emenda_01_ao_proj._de_lei_no_007-2024_-.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/86/01_-_emenda_01_ao_proj._de_lei_no_007-2024_-.doc</t>
   </si>
   <si>
     <t>MODIFICA O INCISO III DO ART 1º DO PROJETO DE LEI Nº 007/2024.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação - CLJR</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/89/02_-_emenda_02_ao_proj._de_lei_no_008-2024_-_inclui_o_art._34-a_ao_projeto_de_lei_no_0042024..doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/89/02_-_emenda_02_ao_proj._de_lei_no_008-2024_-_inclui_o_art._34-a_ao_projeto_de_lei_no_0042024..doc</t>
   </si>
   <si>
     <t>INCLUI O ART. 34-A AO PROJETO DE LEI Nº 004/2024.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>CFOTCSP - Comissão de Finanças, Orçamento, Tomada de Contas e Serviços Públicos, CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ANEXO I, DO PROJETO DE LEI COMPLEMENTAR Nº 004/2024.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva</t>
   </si>
   <si>
     <t>Cínthia Tonani</t>
   </si>
@@ -834,51 +834,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/76/plc_001-2024_-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/78/plc_002-2024_-_altera_o_anexo_ii_da_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_mg_e_da_outras_providenci.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/90/plc_003-2024_-_fixa_o_valor_do_piso_salarial_minimo_dos_profissionais_do_magisterio_do_municipio_de_resplendor_-_mg_para_o_exercicio_de_2.024_em_conformidade_com_a_portaria_no_61_de.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/77/plo_001-2024_-_altera_o_artigo_1o_da_lei_municipal_no_1226_de_1o_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/79/plo_002-2024_-_dispoe_sobre_a_revisao_geral_e_anual_dos_servidores_publicos_ativos_e_inativos_do_poder_exercutivo_agentes_politicos_e_conselheiros_tutelares_do_municipio_de_resplendor.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/80/plo_003-2024_-_altera_dispositivos_da_lei_no_847_de_23_de_outubro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/82/plo_004-2024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/83/plo_005-2024_-_dispoe_sobre_denominacao_de_logradouro_publico..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/84/plo_006-2024_-_dispoe_sobre_denominacao_de_logradouro_publico..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/87/plo_008-2024_-_dispoe_sobre_a_equiparacao_de_direitos_e_obrigacoes_dos_ocupantes_do_cargo_de_auxiliar_de_servicos_i_que_ja_estavam_desempenhando_suas_funcoes_em_escolas_publicas_municip.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/92/plo_010-2024_-_dispoe_sobre_denominacao_de_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/115/plo_015-2024_-.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/75/res_001-2024_-_dispoe_sobre_a_revisao_anual_dos_valores_dos_subsidios_dos_vereadores_do_municipio_de_resplendor.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/81/res_002-2024_-_cria_a_galeria_lilas_no_ambito_do_poder_legislativo_do_municipio_de_resplendor_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/88/03_-_dispoe_sobre_a_fixacao_dos_subsidios_dos_vereadores_para_a_legislatura_2025-2028_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/86/01_-_emenda_01_ao_proj._de_lei_no_007-2024_-.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/89/02_-_emenda_02_ao_proj._de_lei_no_008-2024_-_inclui_o_art._34-a_ao_projeto_de_lei_no_0042024..doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/76/plc_001-2024_-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/78/plc_002-2024_-_altera_o_anexo_ii_da_lei_complementar_no_47_de_27_de_dezembro_de_2021_que_dispoe_sobre_a_organizacao_administrativa_do_municipio_de_resplendor_mg_e_da_outras_providenci.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/90/plc_003-2024_-_fixa_o_valor_do_piso_salarial_minimo_dos_profissionais_do_magisterio_do_municipio_de_resplendor_-_mg_para_o_exercicio_de_2.024_em_conformidade_com_a_portaria_no_61_de.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/77/plo_001-2024_-_altera_o_artigo_1o_da_lei_municipal_no_1226_de_1o_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/79/plo_002-2024_-_dispoe_sobre_a_revisao_geral_e_anual_dos_servidores_publicos_ativos_e_inativos_do_poder_exercutivo_agentes_politicos_e_conselheiros_tutelares_do_municipio_de_resplendor.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/80/plo_003-2024_-_altera_dispositivos_da_lei_no_847_de_23_de_outubro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/82/plo_004-2024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/83/plo_005-2024_-_dispoe_sobre_denominacao_de_logradouro_publico..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/84/plo_006-2024_-_dispoe_sobre_denominacao_de_logradouro_publico..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/87/plo_008-2024_-_dispoe_sobre_a_equiparacao_de_direitos_e_obrigacoes_dos_ocupantes_do_cargo_de_auxiliar_de_servicos_i_que_ja_estavam_desempenhando_suas_funcoes_em_escolas_publicas_municip.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/92/plo_010-2024_-_dispoe_sobre_denominacao_de_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/115/plo_015-2024_-.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/75/res_001-2024_-_dispoe_sobre_a_revisao_anual_dos_valores_dos_subsidios_dos_vereadores_do_municipio_de_resplendor.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/81/res_002-2024_-_cria_a_galeria_lilas_no_ambito_do_poder_legislativo_do_municipio_de_resplendor_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/88/03_-_dispoe_sobre_a_fixacao_dos_subsidios_dos_vereadores_para_a_legislatura_2025-2028_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/86/01_-_emenda_01_ao_proj._de_lei_no_007-2024_-.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2024/89/02_-_emenda_02_ao_proj._de_lei_no_008-2024_-_inclui_o_art._34-a_ao_projeto_de_lei_no_0042024..doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>