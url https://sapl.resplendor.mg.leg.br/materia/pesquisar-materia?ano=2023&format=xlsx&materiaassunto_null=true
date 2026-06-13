--- v0 (2026-02-06)
+++ v1 (2026-06-13)
@@ -54,750 +54,750 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Diogo Scarabelli</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/8/plc_001-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/8/plc_001-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 32, DE 9 DE NOVEMBRO DE 2009 – PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO PARA CRIAR O CARGO DE PROFESSOR DE APOIO ESCOLAR – PAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/20/plc_002-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/20/plc_002-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 47, DE 27 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS, CRIANDO A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/32/plc_003-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/32/plc_003-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 32, DE 9 DE NOVEMBRO DE 2009 PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO, E DA LEI COMPLEMENTAR Nº 47 DE 27 DE DEZEMBRO DE 2021 DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/33/plc_004-2023_-_da_nova_redacao_ao__8_do_artigo_110_e_inciso_ii_do_artigo_110-a_da_lei_complementar_no_0032002_inseridos_pela_lei_complementar_no_492022_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/33/plc_004-2023_-_da_nova_redacao_ao__8_do_artigo_110_e_inciso_ii_do_artigo_110-a_da_lei_complementar_no_0032002_inseridos_pela_lei_complementar_no_492022_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 8° DO ARTIGO 110 E INCISO II DO ARTIGO 110-A DA LEI COMPLEMENTAR Nº 0032002, INSERIDOS PELA LEI COMPLEMENTAR Nº 492022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/39/plc_005-2023_-_altera_os_anexos_vi_e_vii_da_lei_complementar_no_48_de_29_dezembro_de_2021_que_institui_o_codigo_tributario_do_municipio_de_resplendor_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/39/plc_005-2023_-_altera_os_anexos_vi_e_vii_da_lei_complementar_no_48_de_29_dezembro_de_2021_que_institui_o_codigo_tributario_do_municipio_de_resplendor_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS VI E VII DA LEI COMPLEMENTAR Nº 48, DE 29 DEZEMBRO DE 2021, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE RESPLENDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/44/plc_006-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/44/plc_006-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ESPECIAL DA ENFERMAGEM (GEE) PARA FINS DE CONCESSÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL NO 14.434, DE 4 DE AGOSTO DE 2022 QUE INSTITUIU O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA E REGULAMENTA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/66/plc_007-2023_-_dispoe_sobre_o_centro_de_atencao_psicossocial_-_caps_i_do_municipio_de_resplendor-mg_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/66/plc_007-2023_-_dispoe_sobre_o_centro_de_atencao_psicossocial_-_caps_i_do_municipio_de_resplendor-mg_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CENTRO DE ATENÇÃO PSICOSSOCIAL - CAPS I DO MUNICIPIO DE RESPLENDOR/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carla Butilheiro</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/5/plo_001-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/5/plo_001-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA PISTA DE SKATE LOCALIZADA NA ORLA SUL DE RESPLENDOR-MG.</t>
   </si>
   <si>
     <t>Geovani Krenak</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/6/plo_002-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/6/plo_002-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROJETO PACIENTE EM CASA, QUE TRATA DO TRANSPORTE DE PACIENTES RESIDENTES NOS DISTRITOS DO MUNICÍPIO DE RESPLENDOR QUE RECEBEREM ALTA DE INTERNAÇÃO HOSPITALAR NA REDE PÚBLICA.</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/7/plo_003-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/7/plo_003-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N.º 1.182, DE 27 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Tibias Pires</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo_004-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo_004-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS DE PARCERIA DO PODER PÚBLICO MUNICIPAL DE RESPLENDOR/MG COM AS IGREJAS E ASSOCIAÇÕES DE BAIRRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/14/plo_005-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/14/plo_005-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS, NOS TERMOS DOS §§ 7º, 8º, 9º, 10 E 11 DO ART. 198 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plo_006-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plo_006-2023.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTA NO MUNICIPIO DE RESPLENDOR O PROCEDIMENTO DE ESCUTA ESPECIALIZADA DE CRIANÇAS E ADOLESCENTES VÍTIMAS OU TESTEMUNHAS DE VIOLÊNCIA, CONFORME DISPOSTO NA LEI Nº 13.431, DE 4 DE ABRIL DE 2017. REGULAMENTADA PELO DECRETO Nº 9.603, DE 10 DE DEZEMBRO DE 2018: CRIA A EQUIPE MUNICIPAL DE ESCUTA ESPECIALIZADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/19/plo_007-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/19/plo_007-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/21/plo_008-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/21/plo_008-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO - CMDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/22/plo_009-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/22/plo_009-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA IDOSA; O CONSELHO MUNICIPAL DOS DIREITOS E DEFESA DA PESSOA IDOSA DE RESPLENDOR; O FUNDO MUNICIPAL DO IDOSO DE RESPLENDOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/23/plo_010-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/23/plo_010-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/25/plo_011-2023_-_dispoe_sobre_o_prodecimento_de_transparencia_do_executivo_municipal_em_relacao_a_aplicacao_dos_recursos_provenientes_do_fundeb.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/25/plo_011-2023_-_dispoe_sobre_o_prodecimento_de_transparencia_do_executivo_municipal_em_relacao_a_aplicacao_dos_recursos_provenientes_do_fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRODECIMENTO DE TRANSPARENCIA DO EXECUTIVO MUNICIPAL EM RELAÇÃO À APLICAÇÃO DOS RECURSOS PROVENIENTES DO FUNDEB</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/26/plo_012-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/26/plo_012-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO EXCLUSIVO PARA A PARADA DE VEÍCULOS DO TRANSPORTE ESCOLAR, EM FRENTE AS ESCOLAS E CRECHES DO ENSINO FUNDAMENTAL E MÉDIO, PÚBLICO DA REDE MUNICIPAL E ESTADUAL E PARTICULARES, NO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/27/plo_013-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/27/plo_013-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA EDUCAÇÃO NO TRÂNSITO, NAS ESCOLAS DE ENSINO FUNDAMENTAL DA REDE MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/28/plo_014-2023_-_institui_no_municipio_de_resplendor_o_dia_municipal_da_paz_e_da_conciliacao..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/28/plo_014-2023_-_institui_no_municipio_de_resplendor_o_dia_municipal_da_paz_e_da_conciliacao..pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE RESPLENDOR O DIA MUNICIPAL DA PAZ E DA CONCILIAÇÃO.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/29/plo_015-2023_-_dispoe_sobre_o_ensino_de_nocoes_basicas_da_lei_maria_da_penha_no_ambito_das_escolas_municipais_de_resplendor.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/29/plo_015-2023_-_dispoe_sobre_o_ensino_de_nocoes_basicas_da_lei_maria_da_penha_no_ambito_das_escolas_municipais_de_resplendor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ENSINO DE NOÇÕES BÁSICAS DA LEI MARIA DA PENHA, NO ÂMBITO DAS ESCOLAS MUNICIPAIS DE RESPLENDOR</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/30/plo_016-2023_-_dispoe_sobre_denominacao_da_unidade_de_atencao_primaria_a_saude_indigena_krenak_da_secretaria_municipal_de_saude_de_resplendor_-_mg.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/30/plo_016-2023_-_dispoe_sobre_denominacao_da_unidade_de_atencao_primaria_a_saude_indigena_krenak_da_secretaria_municipal_de_saude_de_resplendor_-_mg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA UNIDADE DE ATENÇÃO PRIMÁRIA A SAÚDE INDÍGENA KRENAK DA SECRETARIA MUNICIPAL DE SAÚDE DE RESPLENDOR - MG</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/31/plo_017-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/31/plo_017-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO TUTELAR, CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE CMDCA E INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE NOS TERMOS PREVISTOS NA LEI FEDERAL Nº 8.069 DE 13 DE JULHO DE 1990 ESTATUTO DA CRIANÇA E DO ADOLESCENTE E NA CONSTITUIÇÃO FEDERAL DE 1998.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/34/plo_018-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/34/plo_018-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE ESPORTE DO MUNICÍPIO DE RESPLENDOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/35/plo_019-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/35/plo_019-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL N° 1.196, DE 29 DE AGOSTO DE 2022, PARA REGULAMENTAR A FIXAÇÃO DO PISO SALARIAL DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS, NOS TERMOS DA PORTARIA GM/MS N° 576, DE 5 DE MAIO DE 2023 E DOS §§ 70, 80, 90, 10 E 11, DO ART. 198, DA CONSTITUIÇÃO DA REPÚBLICA.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/36/plo_020-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/36/plo_020-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DO CORDÃO DE GIRASSOL COMO SÍMBOLO PARA A IDENTIFICAÇÃO DA PESSOA COM DEFICIÊNCIA OCULTA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/38/plo_021-2023_-_autoriza_subvencoes_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/38/plo_021-2023_-_autoriza_subvencoes_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SUBVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/41/plo_022-2023_-_autoriza_o_poder_executivo_municipal_a_celebrar_convenio_com_a_secretaria_de_estado_de_educacao_de_minas_gerais_visando_a_absorcao_das_matriculas_dos_anos_iniciais_da_escola.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/41/plo_022-2023_-_autoriza_o_poder_executivo_municipal_a_celebrar_convenio_com_a_secretaria_de_estado_de_educacao_de_minas_gerais_visando_a_absorcao_das_matriculas_dos_anos_iniciais_da_escola.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS, VISANDO A ABSORÇÃO DAS MATRICULAS DOS ANOS INICIAIS DA ESCOLA ESTADUAL FLORIANO WITT E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/46/plo_023-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/46/plo_023-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2022 / 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/47/plo_024-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/47/plo_024-2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Guilherme Moreira, Tibias Pires</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/48/plo_025-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/48/plo_025-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO DE ENFERMAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Márcio Magri</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/51/plo_026-2023_-_dispoe_sobre_denominacao_do_vestiario_do_campo_municipal_do_distrito_de_nicolandia.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/51/plo_026-2023_-_dispoe_sobre_denominacao_do_vestiario_do_campo_municipal_do_distrito_de_nicolandia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO VESTIÁRIO DO CAMPO MUNICIPAL DO DISTRITO DE NICOLÂNDIA.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/53/plo_027-2023_-_dispoe_sobre_denominacao_do_segundo_endereco_do_centro_educacional_antonio_de_padua..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/53/plo_027-2023_-_dispoe_sobre_denominacao_do_segundo_endereco_do_centro_educacional_antonio_de_padua..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO SEGUNDO ENDEREÇO DO CENTRO EDUCACIONAL “ANTÔNIO DE PADUA”.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Jader Stófel</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo_028-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo_028-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/55/plo_029-2023_-_altera_a_lei_municipal_no_989_de_15_de_julho_de_2014..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/55/plo_029-2023_-_altera_a_lei_municipal_no_989_de_15_de_julho_de_2014..pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 989, DE 15 DE JULHO DE 2014.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/56/plo_030-2023_-_dispoe_sobre_os_procedimentos_para_o_repasse_da_assistencia_financeira_complementar_afc_da_uniao_federal_ao_municipio_de_resplendormg_visando_dar_cumprimento_ao_disposto_na.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/56/plo_030-2023_-_dispoe_sobre_os_procedimentos_para_o_repasse_da_assistencia_financeira_complementar_afc_da_uniao_federal_ao_municipio_de_resplendormg_visando_dar_cumprimento_ao_disposto_na.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS PARA O REPASSE DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR (AFC) DA UNIÃO FEDERAL AO MUNICÍPIO DE RESPLENDOR/MG VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL N° 14.434, DE 4 DE AGOSTO DE 2022 QUE INSTITUIU O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/57/plo_031-2023_-_cria_o_cargo_de_tecnico_de_enfermagem_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/57/plo_031-2023_-_cria_o_cargo_de_tecnico_de_enfermagem_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE TÉCNICO DE ENFERMAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/58/plo_032-2023_-_dispoe_sob_re_a_criacao_do_programa_guarda-mirim_no_ambito_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/58/plo_032-2023_-_dispoe_sob_re_a_criacao_do_programa_guarda-mirim_no_ambito_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOB RE A CRIAÇÃO DO PROGRAMA "GUARDA-MIRIM" NO ÂMBITO DO MUNICIPIO DE RESPLENDOR-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/60/plo_033-2023_-_altera_dispositivos_da_lei_municipal_no_1206_de_20_de_dezembro_de_2022_que_institui_o_programa_de_incentivo_ao_consumo_local_e_cria_a_moeda_local_de_resplendor_e_da_outras.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/60/plo_033-2023_-_altera_dispositivos_da_lei_municipal_no_1206_de_20_de_dezembro_de_2022_que_institui_o_programa_de_incentivo_ao_consumo_local_e_cria_a_moeda_local_de_resplendor_e_da_outras.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1206, DE 20 DE DEZEMBRO DE 2022, QUE INSTITUI O PROGRAMA DE INCENTIVO AO CONSUMO LOCAL E CRIA A MOEDA LOCAL DE RESPLENDOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/61/plo_034-2023_-_dispoe_sobre_a_criacao_de_bolsas_de_supervisao_e_tutoria-preceptoria_para_estudo_e_pesquisa_da_especialidade_de_saude_da_familia_e_comunidade_do_programa_de_residencia_medica.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/61/plo_034-2023_-_dispoe_sobre_a_criacao_de_bolsas_de_supervisao_e_tutoria-preceptoria_para_estudo_e_pesquisa_da_especialidade_de_saude_da_familia_e_comunidade_do_programa_de_residencia_medica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE BOLSAS DE SUPERVISÃO E TUTORIA-PRECEPTORIA, PARA ESTUDO E PESQUISA DA ESPECIALIDADE DE SAÚDE DA FAMÍLIA E COMUNIDADE DO PROGRAMA DE RESIDÊNCIA MÉDICA DA SECRETARIA MUICIPAL DE SAÚDE DO MUNICÍPIO DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/62/plo_035-2023_-_dispoe_sobre_a_criacao_da_bolsa_complementar_de_estudo_e_pesquisa_para_residente_da_especialidade_em_medicina_de_familia_e_comunidade_do_programa_de_residencia_medica_do_munic.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/62/plo_035-2023_-_dispoe_sobre_a_criacao_da_bolsa_complementar_de_estudo_e_pesquisa_para_residente_da_especialidade_em_medicina_de_familia_e_comunidade_do_programa_de_residencia_medica_do_munic.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA BOLSA COMPLEMENTAR DE ESTUDO E PESQUISA PARA RESIDENTE DA ESPECIALIDADE EM MEDICINA DE FAMÍLIA E COMUNIDADE DO PROGRAMA DE RESIDÊNCIA MÉDICA DO MUNICÍPIO DE RESPLENDOR.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/63/plo_036-2023_-_dispoe_sobre_a_criacao_da_funcao_de_medico_residente_no_municipio_de_resplendor-mg_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/63/plo_036-2023_-_dispoe_sobre_a_criacao_da_funcao_de_medico_residente_no_municipio_de_resplendor-mg_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FUNÇÃO DE MÉDICO RESIDENTE NO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/64/plo_037-2023_-_dispoe_sobre_a_criacao_de_vagas_de_estacionamento_exclusivo_para_a_parada_de_veiculos_do_transporte_escolar_em_frente_as_escolas_e_creches_da_rede_municipal_e_estadual_e_parti.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/64/plo_037-2023_-_dispoe_sobre_a_criacao_de_vagas_de_estacionamento_exclusivo_para_a_parada_de_veiculos_do_transporte_escolar_em_frente_as_escolas_e_creches_da_rede_municipal_e_estadual_e_parti.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO EXCLUSIVO PARA A PARADA DE VEÍCULOS DO TRANSPORTE ESCOLAR EM FRENTE ÀS ESCOLAS E CRECHES DA REDE MUNICIPAL E ESTADUAL E PARTICULARES, NO MUNICÍPIO DE RESPLENDOR/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/65/plo_038-2023_-_declara_o_sagui-da-serra_callithrix_flaviceps_patrimonio_da_biodiversidade_do_municipio_de_resplendor-mg_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/65/plo_038-2023_-_declara_o_sagui-da-serra_callithrix_flaviceps_patrimonio_da_biodiversidade_do_municipio_de_resplendor-mg_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>DECLARA O SAGUI-DA-SERRA (CALLITHRIX FLAVICEPS) PATRIMÔNIO DA BIODIVERSIDADE DO MUNICÍPIO DE RESPLENDOR/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/68/plo_039-2023_-_dispoe_sobre_a_recomposicao_de_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_resplendormg_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/68/plo_039-2023_-_dispoe_sobre_a_recomposicao_de_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_resplendormg_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DE VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE RESPLENDORMG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/69/plo_040-2023_-_dispoe_sobre_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_do_municipio_de_resplendor_o_fundo_municipal_da_pessoa_com_deficiencia_de_resplendor_e_da_outras_pro.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/69/plo_040-2023_-_dispoe_sobre_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_do_municipio_de_resplendor_o_fundo_municipal_da_pessoa_com_deficiencia_de_resplendor_e_da_outras_pro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA DO MUNICÍPIO DE RESPLENDOR; O FUNDO MUNICIPAL DA PESSOA COM DEFICIÊNCIA DE RESPLENDOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/9/pres_001-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/9/pres_001-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS VALORES DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE RESPLENDOR.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/42/02_-_institui_o_codigo_de_etica_da_camara_municipal_de_resplendor_-_mesa_diretora.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/42/02_-_institui_o_codigo_de_etica_da_camara_municipal_de_resplendor_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA DA CÂMARA MUNICIPAL DE RESPLENDOR.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Cristina Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/43/res_003-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/43/res_003-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO SENHOR LAURO OLIVEIRA LADEIA JÚNIOR.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Clebinho Leal</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/67/res_004-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/67/res_004-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA RESPLENDORENSE AO REVERENDO JOSÉ CARLOS FELIX.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/70/res_005-2023_-_estabelece_as_diretrizes_para_atuacao_do_agente_de_contratacao_e_da_equipe_de_apoio_o_funcionamento_da_comissao_de_contratacao_de_que_trata_a_lei_no_14.133_de_1o_de_abril.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/70/res_005-2023_-_estabelece_as_diretrizes_para_atuacao_do_agente_de_contratacao_e_da_equipe_de_apoio_o_funcionamento_da_comissao_de_contratacao_de_que_trata_a_lei_no_14.133_de_1o_de_abril.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ATUAÇÃO DO AGENTE DE CONTRATAÇÃO E DA EQUIPE DE APOIO, O FUNCIONAMENTO DA COMISSÃO DE CONTRATAÇÃO, DE QUE TRATA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/71/res_006-2023_-_estabelece_procedimentos_para_a_participacao_de_pessoa_fisica_nas_contratacoes_publicas_de_que_trata_a_lei_no_14.133_de_1o_de_abril_de_2021_no_ambito_do_poder_legislativo_m.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/71/res_006-2023_-_estabelece_procedimentos_para_a_participacao_de_pessoa_fisica_nas_contratacoes_publicas_de_que_trata_a_lei_no_14.133_de_1o_de_abril_de_2021_no_ambito_do_poder_legislativo_m.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS PARA A PARTICIPAÇÃO DE PESSOA FÍSICA NAS CONTRATAÇÕES PÚBLICAS DE QUE TRATA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/72/res_007-2023_-_estabelece_procedimentos_para_a_elaboracao_dos_estudos_tecnicos_preliminares__etp_para_aquisicao_de_bens_e_contratacao_de_servicos_e_obras_de_que_trata_a_lei_no_14.133_de.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/72/res_007-2023_-_estabelece_procedimentos_para_a_elaboracao_dos_estudos_tecnicos_preliminares__etp_para_aquisicao_de_bens_e_contratacao_de_servicos_e_obras_de_que_trata_a_lei_no_14.133_de.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS PARA A ELABORAÇÃO DOS ESTUDOS TÉCNICOS PRELIMINARES – ETP, PARA AQUISIÇÃO DE BENS E CONTRATAÇÃO DE SERVIÇOS E OBRAS DE QUE TRATA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/73/res_008-2023_-_estabelece_procedimentos_para_a_contratacao_direta_de_que_trata_a_lei_no_14.133_de_1o_de_abril_de_2021_no_ambito_da_camara_municipal_de_resplendormg..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/73/res_008-2023_-_estabelece_procedimentos_para_a_contratacao_direta_de_que_trata_a_lei_no_14.133_de_1o_de_abril_de_2021_no_ambito_da_camara_municipal_de_resplendormg..pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS PARA A CONTRATAÇÃO DIRETA DE QUE TRATA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/74/res_009-2023_-_estabelece_procedimentos_para_a_realizacao_de_pesquisa_de_precos_para_aquisicao_de_bens_e_contratacao_de_servicos_em_geral_nas_contratacoes_publicas_de_que_trata_a_lei_no_14..pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/74/res_009-2023_-_estabelece_procedimentos_para_a_realizacao_de_pesquisa_de_precos_para_aquisicao_de_bens_e_contratacao_de_servicos_em_geral_nas_contratacoes_publicas_de_que_trata_a_lei_no_14..pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS PARA A REALIZAÇÃO DE PESQUISA DE PREÇOS PARA AQUISIÇÃO DE BENS E CONTRATAÇÃO DE SERVIÇOS EM GERAL NAS CONTRATAÇÕES PÚBLICAS DE QUE TRATA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE RESPLENDOR/MG.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Cínthia Tonani, Clebinho Leal, Cristina Nogueira, Jader Stófel, Márcio Magri, Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/45/pelo_001-2023.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/45/pelo_001-2023.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS ART.113-A E 113-B À LEI ORGÂNICA DO MUNICÍPIO DE RESPLENDOR, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>VEP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/12/mensagem_de_veto_parcial_no_03-2023_ao_art_8_da_proposicao_de_lei_no_026-2022.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/12/mensagem_de_veto_parcial_no_03-2023_ao_art_8_da_proposicao_de_lei_no_026-2022.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO PARCIAL Nº 03/2023 AO ART. 8 DA PROPOSIÇÃO DE LEI Nº 026/2022</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/10/mensagem_de_veto_total_no_01-2023_a_proposicao_no_023-2022.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/10/mensagem_de_veto_total_no_01-2023_a_proposicao_no_023-2022.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO 001/2023 A PROPOSIÇÃO DE LEI Nº 023/2022</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/11/mensagem_de_veto_total_no_02-2023_a_proposicao_de_lei_no_025-2022.pdf</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/11/mensagem_de_veto_total_no_02-2023_a_proposicao_de_lei_no_025-2022.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO TOTAL Nº 02/2023 A PROPOSIÇÃO DE LEI Nº 025/2022</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/40/01_-_emenda_01_ao_proj._de_resolucao_no_002-2023_-_institui_o_codigo_de_etica_da_camara_municipal_de_resplendor_-_comissoes.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/40/01_-_emenda_01_ao_proj._de_resolucao_no_002-2023_-_institui_o_codigo_de_etica_da_camara_municipal_de_resplendor_-_comissoes.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA E MODIFICATIVA AO PROJETO DE RESOLUÇÃO Nº 002/2023, INSTITUI O CÓDIGO DE ÉTICA DA CÂMARA MUNICIPAL DE RESPLENDOR.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>CFOTCSP - Comissão de Finanças, Orçamento, Tomada de Contas e Serviços Públicos, CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/49/02_-_emenda_01_ao_proj._de_lei_no_022-2023_-_autoriza_o_poder_executivo_municipal_a_celebrar_convenio_com_a_secretaria_de_estado_de_educacao_de_minas_gerais_visando_a_absorc.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/49/02_-_emenda_01_ao_proj._de_lei_no_022-2023_-_autoriza_o_poder_executivo_municipal_a_celebrar_convenio_com_a_secretaria_de_estado_de_educacao_de_minas_gerais_visando_a_absorc.doc</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO ART. 03 DO PROJETO DE LEI Nº 022/2023 E SEUS INCISOS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/50/03_-_emenda_03_ao_proj._de_complementar_no_005-2023_-_altera_os_anexos_vi_e_vii_da_lei_complementar_no_48_de_29_dezembro_de_2021_que_institui_o_codigo_tributario_do_municipi.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/50/03_-_emenda_03_ao_proj._de_complementar_no_005-2023_-_altera_os_anexos_vi_e_vii_da_lei_complementar_no_48_de_29_dezembro_de_2021_que_institui_o_codigo_tributario_do_municipi.doc</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AOS ANEXOS VI E VII DO ART. 01º DO PROJETO DE LEI COMPLEMENTAR Nº 005/2023.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/52/04_-_emenda_04_ao_proj._de_lei_no_021-2023_-_autoriza_subvencoes_e_da_outras_providencias..doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/52/04_-_emenda_04_ao_proj._de_lei_no_021-2023_-_autoriza_subvencoes_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>ALTERA OS ITENS 17, 25 E 31 DO QUADRO DO ART. 1º E MODIFICA O PARÁGRAFO ÚNICO DO ART. 2º.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA OS ART. 2º, 3º E MODIFICA OS ART. 4º, 6º E 11 DO PROJETO DE LEI Nº 032/2023.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/16/01_-_decreto_legislativo_no_01_de_09_de_marco_de_2023_-_matem_veto.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/16/01_-_decreto_legislativo_no_01_de_09_de_marco_de_2023_-_matem_veto.doc</t>
   </si>
   <si>
     <t>MATEM O VETO 01/2023, CONCERNENTE A PROPOSIÇÃO DE LEI Nº 023 DE 13 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/17/02_-_decreto_legislativo_no_02_de_09_de_marco_de_2023_-_rejeita_veto.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/17/02_-_decreto_legislativo_no_02_de_09_de_marco_de_2023_-_rejeita_veto.doc</t>
   </si>
   <si>
     <t>REJEITA O VETO 02/2023, CONCERNENTE A PROPOSIÇÃO DE LEI Nº 025 DE 13 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
-    <t>https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/18/03_-_decreto_legislativo_no_03_de_09_de_marco_de_2023_-_mantem_veto.doc</t>
+    <t>http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/18/03_-_decreto_legislativo_no_03_de_09_de_marco_de_2023_-_mantem_veto.doc</t>
   </si>
   <si>
     <t>MANTEM O VETO 03/2023, CONCERNENTE AO ART. 8º DA PROPOSIÇÃO DE LEI Nº 026 DE 13 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>CFOTCSP - Comissão de Finanças, Orçamento, Tomada de Contas e Serviços Públicos</t>
   </si>
   <si>
     <t>APROVA CONTAS DO MUNICÍPIO DE RESPLENDOR REFERENTES AO EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>MATEM O VETO Nº 04/2023, CONCERNENTE A REDAÇÃO FINAL DE LEI Nº 09 DE 13 DE JUNHO DE 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1113,51 +1113,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/8/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/20/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/32/plc_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/33/plc_004-2023_-_da_nova_redacao_ao__8_do_artigo_110_e_inciso_ii_do_artigo_110-a_da_lei_complementar_no_0032002_inseridos_pela_lei_complementar_no_492022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/39/plc_005-2023_-_altera_os_anexos_vi_e_vii_da_lei_complementar_no_48_de_29_dezembro_de_2021_que_institui_o_codigo_tributario_do_municipio_de_resplendor_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/44/plc_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/66/plc_007-2023_-_dispoe_sobre_o_centro_de_atencao_psicossocial_-_caps_i_do_municipio_de_resplendor-mg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/5/plo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/6/plo_002-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/7/plo_003-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo_004-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/14/plo_005-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plo_006-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/19/plo_007-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/21/plo_008-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/22/plo_009-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/23/plo_010-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/25/plo_011-2023_-_dispoe_sobre_o_prodecimento_de_transparencia_do_executivo_municipal_em_relacao_a_aplicacao_dos_recursos_provenientes_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/26/plo_012-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/27/plo_013-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/28/plo_014-2023_-_institui_no_municipio_de_resplendor_o_dia_municipal_da_paz_e_da_conciliacao..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/29/plo_015-2023_-_dispoe_sobre_o_ensino_de_nocoes_basicas_da_lei_maria_da_penha_no_ambito_das_escolas_municipais_de_resplendor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/30/plo_016-2023_-_dispoe_sobre_denominacao_da_unidade_de_atencao_primaria_a_saude_indigena_krenak_da_secretaria_municipal_de_saude_de_resplendor_-_mg.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/31/plo_017-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/34/plo_018-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/35/plo_019-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/36/plo_020-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/38/plo_021-2023_-_autoriza_subvencoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/41/plo_022-2023_-_autoriza_o_poder_executivo_municipal_a_celebrar_convenio_com_a_secretaria_de_estado_de_educacao_de_minas_gerais_visando_a_absorcao_das_matriculas_dos_anos_iniciais_da_escola.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/46/plo_023-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/47/plo_024-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/48/plo_025-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/51/plo_026-2023_-_dispoe_sobre_denominacao_do_vestiario_do_campo_municipal_do_distrito_de_nicolandia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/53/plo_027-2023_-_dispoe_sobre_denominacao_do_segundo_endereco_do_centro_educacional_antonio_de_padua..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo_028-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/55/plo_029-2023_-_altera_a_lei_municipal_no_989_de_15_de_julho_de_2014..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/56/plo_030-2023_-_dispoe_sobre_os_procedimentos_para_o_repasse_da_assistencia_financeira_complementar_afc_da_uniao_federal_ao_municipio_de_resplendormg_visando_dar_cumprimento_ao_disposto_na.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/57/plo_031-2023_-_cria_o_cargo_de_tecnico_de_enfermagem_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/58/plo_032-2023_-_dispoe_sob_re_a_criacao_do_programa_guarda-mirim_no_ambito_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/60/plo_033-2023_-_altera_dispositivos_da_lei_municipal_no_1206_de_20_de_dezembro_de_2022_que_institui_o_programa_de_incentivo_ao_consumo_local_e_cria_a_moeda_local_de_resplendor_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/61/plo_034-2023_-_dispoe_sobre_a_criacao_de_bolsas_de_supervisao_e_tutoria-preceptoria_para_estudo_e_pesquisa_da_especialidade_de_saude_da_familia_e_comunidade_do_programa_de_residencia_medica.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/62/plo_035-2023_-_dispoe_sobre_a_criacao_da_bolsa_complementar_de_estudo_e_pesquisa_para_residente_da_especialidade_em_medicina_de_familia_e_comunidade_do_programa_de_residencia_medica_do_munic.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/63/plo_036-2023_-_dispoe_sobre_a_criacao_da_funcao_de_medico_residente_no_municipio_de_resplendor-mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/64/plo_037-2023_-_dispoe_sobre_a_criacao_de_vagas_de_estacionamento_exclusivo_para_a_parada_de_veiculos_do_transporte_escolar_em_frente_as_escolas_e_creches_da_rede_municipal_e_estadual_e_parti.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/65/plo_038-2023_-_declara_o_sagui-da-serra_callithrix_flaviceps_patrimonio_da_biodiversidade_do_municipio_de_resplendor-mg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/68/plo_039-2023_-_dispoe_sobre_a_recomposicao_de_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_resplendormg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/69/plo_040-2023_-_dispoe_sobre_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_do_municipio_de_resplendor_o_fundo_municipal_da_pessoa_com_deficiencia_de_resplendor_e_da_outras_pro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/9/pres_001-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/42/02_-_institui_o_codigo_de_etica_da_camara_municipal_de_resplendor_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/43/res_003-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/67/res_004-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/70/res_005-2023_-_estabelece_as_diretrizes_para_atuacao_do_agente_de_contratacao_e_da_equipe_de_apoio_o_funcionamento_da_comissao_de_contratacao_de_que_trata_a_lei_no_14.133_de_1o_de_abril.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/71/res_006-2023_-_estabelece_procedimentos_para_a_participacao_de_pessoa_fisica_nas_contratacoes_publicas_de_que_trata_a_lei_no_14.133_de_1o_de_abril_de_2021_no_ambito_do_poder_legislativo_m.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/72/res_007-2023_-_estabelece_procedimentos_para_a_elaboracao_dos_estudos_tecnicos_preliminares__etp_para_aquisicao_de_bens_e_contratacao_de_servicos_e_obras_de_que_trata_a_lei_no_14.133_de.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/73/res_008-2023_-_estabelece_procedimentos_para_a_contratacao_direta_de_que_trata_a_lei_no_14.133_de_1o_de_abril_de_2021_no_ambito_da_camara_municipal_de_resplendormg..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/74/res_009-2023_-_estabelece_procedimentos_para_a_realizacao_de_pesquisa_de_precos_para_aquisicao_de_bens_e_contratacao_de_servicos_em_geral_nas_contratacoes_publicas_de_que_trata_a_lei_no_14..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/45/pelo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/12/mensagem_de_veto_parcial_no_03-2023_ao_art_8_da_proposicao_de_lei_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/10/mensagem_de_veto_total_no_01-2023_a_proposicao_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/11/mensagem_de_veto_total_no_02-2023_a_proposicao_de_lei_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/40/01_-_emenda_01_ao_proj._de_resolucao_no_002-2023_-_institui_o_codigo_de_etica_da_camara_municipal_de_resplendor_-_comissoes.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/49/02_-_emenda_01_ao_proj._de_lei_no_022-2023_-_autoriza_o_poder_executivo_municipal_a_celebrar_convenio_com_a_secretaria_de_estado_de_educacao_de_minas_gerais_visando_a_absorc.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/50/03_-_emenda_03_ao_proj._de_complementar_no_005-2023_-_altera_os_anexos_vi_e_vii_da_lei_complementar_no_48_de_29_dezembro_de_2021_que_institui_o_codigo_tributario_do_municipi.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/52/04_-_emenda_04_ao_proj._de_lei_no_021-2023_-_autoriza_subvencoes_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/16/01_-_decreto_legislativo_no_01_de_09_de_marco_de_2023_-_matem_veto.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/17/02_-_decreto_legislativo_no_02_de_09_de_marco_de_2023_-_rejeita_veto.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/18/03_-_decreto_legislativo_no_03_de_09_de_marco_de_2023_-_mantem_veto.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/8/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/20/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/32/plc_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/33/plc_004-2023_-_da_nova_redacao_ao__8_do_artigo_110_e_inciso_ii_do_artigo_110-a_da_lei_complementar_no_0032002_inseridos_pela_lei_complementar_no_492022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/39/plc_005-2023_-_altera_os_anexos_vi_e_vii_da_lei_complementar_no_48_de_29_dezembro_de_2021_que_institui_o_codigo_tributario_do_municipio_de_resplendor_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/44/plc_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/66/plc_007-2023_-_dispoe_sobre_o_centro_de_atencao_psicossocial_-_caps_i_do_municipio_de_resplendor-mg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/5/plo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/6/plo_002-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/7/plo_003-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/13/plo_004-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/14/plo_005-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plo_006-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/19/plo_007-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/21/plo_008-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/22/plo_009-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/23/plo_010-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/25/plo_011-2023_-_dispoe_sobre_o_prodecimento_de_transparencia_do_executivo_municipal_em_relacao_a_aplicacao_dos_recursos_provenientes_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/26/plo_012-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/27/plo_013-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/28/plo_014-2023_-_institui_no_municipio_de_resplendor_o_dia_municipal_da_paz_e_da_conciliacao..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/29/plo_015-2023_-_dispoe_sobre_o_ensino_de_nocoes_basicas_da_lei_maria_da_penha_no_ambito_das_escolas_municipais_de_resplendor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/30/plo_016-2023_-_dispoe_sobre_denominacao_da_unidade_de_atencao_primaria_a_saude_indigena_krenak_da_secretaria_municipal_de_saude_de_resplendor_-_mg.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/31/plo_017-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/34/plo_018-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/35/plo_019-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/36/plo_020-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/38/plo_021-2023_-_autoriza_subvencoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/41/plo_022-2023_-_autoriza_o_poder_executivo_municipal_a_celebrar_convenio_com_a_secretaria_de_estado_de_educacao_de_minas_gerais_visando_a_absorcao_das_matriculas_dos_anos_iniciais_da_escola.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/46/plo_023-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/47/plo_024-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/48/plo_025-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/51/plo_026-2023_-_dispoe_sobre_denominacao_do_vestiario_do_campo_municipal_do_distrito_de_nicolandia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/53/plo_027-2023_-_dispoe_sobre_denominacao_do_segundo_endereco_do_centro_educacional_antonio_de_padua..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/54/plo_028-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/55/plo_029-2023_-_altera_a_lei_municipal_no_989_de_15_de_julho_de_2014..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/56/plo_030-2023_-_dispoe_sobre_os_procedimentos_para_o_repasse_da_assistencia_financeira_complementar_afc_da_uniao_federal_ao_municipio_de_resplendormg_visando_dar_cumprimento_ao_disposto_na.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/57/plo_031-2023_-_cria_o_cargo_de_tecnico_de_enfermagem_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/58/plo_032-2023_-_dispoe_sob_re_a_criacao_do_programa_guarda-mirim_no_ambito_do_municipio_de_resplendor-mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/60/plo_033-2023_-_altera_dispositivos_da_lei_municipal_no_1206_de_20_de_dezembro_de_2022_que_institui_o_programa_de_incentivo_ao_consumo_local_e_cria_a_moeda_local_de_resplendor_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/61/plo_034-2023_-_dispoe_sobre_a_criacao_de_bolsas_de_supervisao_e_tutoria-preceptoria_para_estudo_e_pesquisa_da_especialidade_de_saude_da_familia_e_comunidade_do_programa_de_residencia_medica.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/62/plo_035-2023_-_dispoe_sobre_a_criacao_da_bolsa_complementar_de_estudo_e_pesquisa_para_residente_da_especialidade_em_medicina_de_familia_e_comunidade_do_programa_de_residencia_medica_do_munic.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/63/plo_036-2023_-_dispoe_sobre_a_criacao_da_funcao_de_medico_residente_no_municipio_de_resplendor-mg_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/64/plo_037-2023_-_dispoe_sobre_a_criacao_de_vagas_de_estacionamento_exclusivo_para_a_parada_de_veiculos_do_transporte_escolar_em_frente_as_escolas_e_creches_da_rede_municipal_e_estadual_e_parti.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/65/plo_038-2023_-_declara_o_sagui-da-serra_callithrix_flaviceps_patrimonio_da_biodiversidade_do_municipio_de_resplendor-mg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/68/plo_039-2023_-_dispoe_sobre_a_recomposicao_de_vencimentos_dos_servidores_do_poder_legislativo_do_municipio_de_resplendormg_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/69/plo_040-2023_-_dispoe_sobre_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_do_municipio_de_resplendor_o_fundo_municipal_da_pessoa_com_deficiencia_de_resplendor_e_da_outras_pro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/9/pres_001-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/42/02_-_institui_o_codigo_de_etica_da_camara_municipal_de_resplendor_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/43/res_003-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/67/res_004-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/70/res_005-2023_-_estabelece_as_diretrizes_para_atuacao_do_agente_de_contratacao_e_da_equipe_de_apoio_o_funcionamento_da_comissao_de_contratacao_de_que_trata_a_lei_no_14.133_de_1o_de_abril.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/71/res_006-2023_-_estabelece_procedimentos_para_a_participacao_de_pessoa_fisica_nas_contratacoes_publicas_de_que_trata_a_lei_no_14.133_de_1o_de_abril_de_2021_no_ambito_do_poder_legislativo_m.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/72/res_007-2023_-_estabelece_procedimentos_para_a_elaboracao_dos_estudos_tecnicos_preliminares__etp_para_aquisicao_de_bens_e_contratacao_de_servicos_e_obras_de_que_trata_a_lei_no_14.133_de.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/73/res_008-2023_-_estabelece_procedimentos_para_a_contratacao_direta_de_que_trata_a_lei_no_14.133_de_1o_de_abril_de_2021_no_ambito_da_camara_municipal_de_resplendormg..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/74/res_009-2023_-_estabelece_procedimentos_para_a_realizacao_de_pesquisa_de_precos_para_aquisicao_de_bens_e_contratacao_de_servicos_em_geral_nas_contratacoes_publicas_de_que_trata_a_lei_no_14..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/45/pelo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/12/mensagem_de_veto_parcial_no_03-2023_ao_art_8_da_proposicao_de_lei_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/10/mensagem_de_veto_total_no_01-2023_a_proposicao_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/11/mensagem_de_veto_total_no_02-2023_a_proposicao_de_lei_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/40/01_-_emenda_01_ao_proj._de_resolucao_no_002-2023_-_institui_o_codigo_de_etica_da_camara_municipal_de_resplendor_-_comissoes.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/49/02_-_emenda_01_ao_proj._de_lei_no_022-2023_-_autoriza_o_poder_executivo_municipal_a_celebrar_convenio_com_a_secretaria_de_estado_de_educacao_de_minas_gerais_visando_a_absorc.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/50/03_-_emenda_03_ao_proj._de_complementar_no_005-2023_-_altera_os_anexos_vi_e_vii_da_lei_complementar_no_48_de_29_dezembro_de_2021_que_institui_o_codigo_tributario_do_municipi.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/52/04_-_emenda_04_ao_proj._de_lei_no_021-2023_-_autoriza_subvencoes_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/16/01_-_decreto_legislativo_no_01_de_09_de_marco_de_2023_-_matem_veto.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/17/02_-_decreto_legislativo_no_02_de_09_de_marco_de_2023_-_rejeita_veto.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/sapl/public/materialegislativa/2023/18/03_-_decreto_legislativo_no_03_de_09_de_marco_de_2023_-_mantem_veto.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.resplendor.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>